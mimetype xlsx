--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,610 +458,610 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,730,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>806,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+114.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Service Excluding Amortization Of Intangible Assets</t>
+          <t>Cost Of Goods And Service Excluding Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>47,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>57,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>24,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>60,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>455,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>534,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>347,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>300,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Asset1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Asset1 (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-4,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition And Impairment Of Tangible Assets</t>
+          <t>Gain Loss On Disposition And Impairment Of Tangible Assets (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-9,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-1383.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>863,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,109,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>866,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-302,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+386.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-152,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-166,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-18,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>6,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-376.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>696,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-363,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+291.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-13,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-7840.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>682,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-363,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+287.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>79,534,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>76,845,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>88,311,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>76,845,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>8.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-4.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+281.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>7.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-4.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+264.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1098,2904 +1098,2904 @@
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>719,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-387,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+285.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>36,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-24,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+247.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>682,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-363,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+287.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>984,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>779,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current)</t>
+          <t>Marketable Securities (Current) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>960,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>359,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+166.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Receivables Net Current</t>
+          <t>Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>181,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>158,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>79,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>23,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+243.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>67,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>44,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,273,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,365,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+66.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>55,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>60,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>82,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>82,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>80,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>56,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deposits And Other Assets Noncurrent</t>
+          <t>Deposits And Other Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>20,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,898,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,705,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>388,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>388,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>118,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+227.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>381,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>304,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>286,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>5,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>12,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>10,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Current</t>
+          <t>Finance Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Liability Sale Of Future Royalties Current</t>
+          <t>Liability Sale Of Future Royalties Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>283,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>257,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>968,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>580,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>45,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>17,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+163.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>93,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>74,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Finance Lease Liability Noncurrent</t>
+          <t>Finance Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>15,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-80.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Liability Sale Of Future Royalties Noncurrent</t>
+          <t>Liability Sale Of Future Royalties Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,025,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,823,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>13,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>21,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,104,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,803,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,748,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,574,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>10,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-25,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+140.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-2,964,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-3,646,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-205,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-1,098,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+81.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,898,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,705,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>38,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>75,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>7,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Noncash Royalty Revenue Sale Of Future Royalties</t>
+          <t>Noncash Royalty Revenue Sale Of Future Royalties (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-228,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-181,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Noncash Interest Expense Liability Related To Sale Of Future Royalties</t>
+          <t>Noncash Interest Expense Liability Related To Sale Of Future Royalties (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>215,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>207,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1 (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-4,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Tangible Asset Impairment Charges</t>
+          <t>Tangible Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-97.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Gain Loss On Modification Of Lease</t>
+          <t>Gain Loss On Modification Of Lease (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-10,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-5,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-97.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Clearpoint Equity Investment Fvni Unrealized Gain Loss</t>
+          <t>Clearpoint Equity Investment Fvni Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-5,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-7,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Clearpoint Equity Investment Fv Ni Realized Gain Loss</t>
+          <t>Clearpoint Equity Investment Fv Ni Realized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>7,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Unrealized Gain Loss</t>
+          <t>Equity Securities Fv Ni Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-3,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-2,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Other Assets</t>
+          <t>Gain Loss On Sale Of Other Assets (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-55,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-18,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-12,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>74,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>74,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-10,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+132.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-53,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>6,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-974.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-36,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>98,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-137.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-10,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-686.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposit Other Assets</t>
+          <t>Increase Decrease In Deposit Other Assets (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>12,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>71,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-33,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+315.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-17,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>11,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-247.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-3,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>4,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-181.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contingent Consideration</t>
+          <t>Increase Decrease In Contingent Consideration (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-4,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-1,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-160.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>711,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-107,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+760.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-8,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-6,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-36.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>28,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-99.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,363,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-607,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-124.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-53,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-59,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>783,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>549,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>58,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>48,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Clearpoint Equity Investment</t>
+          <t>Proceeds From Sale And Maturity Of Clearpoint Equity Investment (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>12,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-291,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-67,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-329.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-861,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>44,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-2051.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>93,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>28,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+225.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Proceeds From Stock Plans (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>5,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Future Royalties</t>
+          <t>Proceeds From Sale Of Future Royalties (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>240,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>241,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-6,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-18,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payment Of Finance Lease Principal</t>
+          <t>Payment Of Finance Lease Principal (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>331,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>255,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>5,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>5,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>36,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>17,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+110.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+1008.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>27,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>6,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+328.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>1,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+225.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Fixed Assets Tenant Improvement Allowance</t>
+          <t>Noncash Or Part Noncash Fixed Assets Tenant Improvement Allowance (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>18,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Milestone Payable</t>
+          <t>Milestone Payable (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>11,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-96.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+80.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>22,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-7,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+409.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>203,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>185,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>998,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>795,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Income Tax Paid Federal After Refund Received</t>
+          <t>Income Tax Paid Federal After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>26,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070081/000110465926017575/tmb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">