--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>45,490</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>+2.1%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391726000024/pypl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391726000024/pypl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -3658,51 +3658,51 @@
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>22,490</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>+6.8%</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391726000024/pypl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents (Q)</t>
+          <t>Restricted Cash And Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391726000024/pypl-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>