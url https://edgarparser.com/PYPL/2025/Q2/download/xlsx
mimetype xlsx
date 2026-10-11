--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>50,713</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>-11.2%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391725000161/pypl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391725000161/pypl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -3498,51 +3498,51 @@
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>19,458</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>-2.5%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391725000161/pypl-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents (Q)</t>
+          <t>Restricted Cash And Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1633917/000163391725000161/pypl-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>