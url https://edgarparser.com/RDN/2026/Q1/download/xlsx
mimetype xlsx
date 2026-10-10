--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1048 +458,1048 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>402,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>234,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+72.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>69,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>61,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Gains Losses On Financial Instruments And Foreign Exchange</t>
+          <t>Net Gains Losses On Financial Instruments And Foreign Exchange (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-8,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-2,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-343.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>466,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>294,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+58.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>107,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>15,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+603.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Amortization Of Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>62,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>6,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+871.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>98,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>57,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>20,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>16,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>292,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>96,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+204.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>173,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>198,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>44,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>46,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>129,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>152,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-5,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-7,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>124,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>144,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>0.94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>137,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>145,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>138,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>147,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>84,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>200,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-6,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-1,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-301.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>124,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>144,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>55,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>24,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+129.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>10,652,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>23,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
@@ -1514,2146 +1514,2146 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>24,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>110,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>62,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+656.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>624,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>526,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>7,040,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>32,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>4,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+680.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Investment Income</t>
+          <t>Accrued Investment Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>51,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>44,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>665,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables</t>
+          <t>Reinsurance Recoverables (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>356,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>188,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>420,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Prepaid Taxes</t>
+          <t>Prepaid Taxes (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,056,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>921,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>504,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>381,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>280,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>773,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>978,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>804,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5,843,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>6,282,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>5,112,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>46,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>77,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,822,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>856,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>178,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+378.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>494,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>697,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>442,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+57.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>219,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-991,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-969,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>842,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,048,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>5,220,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-262,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-294,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>4,809,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>4,586,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>10,652,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>8,765,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-5,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-7,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>145,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>206,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>139,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-138,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+200.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>285,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>67,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+320.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>300,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>115,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+159.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Trading Securities Heldforinvestment</t>
+          <t>Proceeds From Sale Of Trading Securities Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>14,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>215,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>219,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Repayments And Calls Of Trading Securities Heldforinvestment</t>
+          <t>Proceeds From Maturities Repayments And Calls Of Trading Securities Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>9,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>7,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-673,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-255,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-163.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-12,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-518.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,498,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-48,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+3195.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-1,567,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-1,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Investing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Investing Activities Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-209,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>50,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-517.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Investing Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Investing Activities Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>29,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>55,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-180,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>106,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-270.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Mortgage Loan Related To Property Sales1</t>
+          <t>Mortgage Loan Related To Property Sales1 (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-35,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-37,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-50,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-208,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+76.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds And Repayments Of F H L Bank Borrowings Net Financing Activities</t>
+          <t>Proceeds And Repayments Of F H L Bank Borrowings Net Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>18,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+793.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Federal Home Loan Bank Borrowings</t>
+          <t>Proceeds From Federal Home Loan Bank Borrowings (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>4,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+83.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Federal Home Loan Bank Borrowings</t>
+          <t>Repayments Of Federal Home Loan Bank Borrowings (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-13,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-18,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Credit Facility Borrowings</t>
+          <t>Proceeds From Credit Facility Borrowings (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-3,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-2450.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Cash Collateral For Loaned Securities</t>
+          <t>Proceeds From Repayments Of Cash Collateral For Loaned Securities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>14,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>10,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Financing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Financing Activities Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>84,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-249,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+134.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Financing Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Financing Activities Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-140,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>62,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-324.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-55,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-187,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>49,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-13,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+479.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>95,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>28,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+236.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/890926/000119312526215018/rdn-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>