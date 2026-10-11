--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3234 +458,3234 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,040,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,829,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Expenses Excluding Depreciation And Amortization</t>
+          <t>Operating Expenses Excluding Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,804,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,580,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gain Loss On Termination Of Lease</t>
+          <t>Gain Loss On Termination Of Lease (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>8,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+245.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>152,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>137,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets</t>
+          <t>Gain Loss On Disposition Of Assets (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>9,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+324.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Severance Costs1</t>
+          <t>Severance Costs1 (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>3,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+65.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,978,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,725,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>61,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>104,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>69,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>79,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-14,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-14,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Increase Decrease In Fair Value Of Hedged Item In Interest Rate Fair Value Hedge1</t>
+          <t>Increase Decrease In Fair Value Of Hedged Item In Interest Rate Fair Value Hedge1 (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>7,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-32,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-24,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>30,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>59,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-49.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>31,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>44,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-14,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-6,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-146.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>17,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>38,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>35,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>36,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-18,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-767.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-0.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-725.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-0.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-725.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>75,189,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>73,037,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>75,189,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>74,762,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>31.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>31.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-4,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>6,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-175.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>136.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>125.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>767,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>740,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>200,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>185,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>52,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>51,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,032,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,019,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>807,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>694,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>690,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>639,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>907,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>710,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3,758,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>3,286,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Net Including Right Of Use Assets</t>
+          <t>Property Plant And Equipment Net Including Right Of Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,497,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,334,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Intangible Assets Net</t>
+          <t>Other Intangible Assets Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>148,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>81,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+82.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Deferred Finance Costs Noncurrent Net</t>
+          <t>Deferred Finance Costs Noncurrent Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>130,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>104,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deposits Assets</t>
+          <t>Deposits Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>40,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>34,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>422,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>351,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>7,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+121.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>61,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>56,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>25,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>24,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>586,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>479,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>153,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>96,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>154,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>153,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>25,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>24,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>707,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>655,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long Term Notes Payable</t>
+          <t>Long Term Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,064,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>991,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>21,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>22,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>22,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>3,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+494.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,402,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,153,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,089,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,016,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,064,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>991,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,180,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>988,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-9,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+153.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-95,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-76,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,089,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>902,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>265,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>231,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,355,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,133,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>3,758,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>3,286,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>59,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>60,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Distributions (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-5,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-9,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>3,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Hedge Gains</t>
+          <t>Amortization Of Deferred Hedge Gains (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>9,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-75.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>8,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>54,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>29,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+83.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1 (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-94.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-9,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-21,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-32,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+107.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-5,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>10,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-153.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>10,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>6,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-62,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-54,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Revenue</t>
+          <t>Increase Decrease In Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-1,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+307.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>52,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>37,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>298,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>233,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>9,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+317.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Buildings</t>
+          <t>Payments To Acquire Buildings (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-133,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-43,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-205.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-213,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-188,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+720.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Equity Contributions In Joint Ventures</t>
+          <t>Equity Contributions In Joint Ventures (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-4,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-177.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Notes Receivable</t>
+          <t>Proceeds From Collection Of Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>5,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-343,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-233,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Principal Repayments On Notes And Leases Payable</t>
+          <t>Principal Repayments On Notes And Leases Payable (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-7,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-5,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-20,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-692,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+97.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>99,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>863,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-88.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>22,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-89.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-2,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-4,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-4,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-4,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+716.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>72,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>397,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>72,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>84,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>4,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>4,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+107.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>27,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>397,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-93.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>767,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>740,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/790526/000162828026013337/rdnt-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>