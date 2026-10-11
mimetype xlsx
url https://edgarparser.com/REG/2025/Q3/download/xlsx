--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Lease Income</t>
+          <t>Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>377,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>349,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Operating Income</t>
+          <t>Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Property Management Fee Revenue</t>
+          <t>Property Management Fee Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>6,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>6,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>387,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>360,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>102,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>100,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>65,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>60,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>47,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>45,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>27,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>25,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>244,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>235,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>51,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>47,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties Net Of Applicable Income Taxes1</t>
+          <t>Gain Loss On Sale Of Properties Net Of Applicable Income Taxes1 (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-6,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-11,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-2,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>45,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>34,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>97,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>90,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>15,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>13,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>112,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>103,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-180.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Limited Partnerships Nonredeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Limited Partnerships Nonredeemable (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-1,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-1,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-3,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-2,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>109,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>101,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Distributions Paid To Preferred Unit Holders (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>105,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>98,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Net Income Loss Allocated To General Partners (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Per Outstanding Limited Partnership Unit Basic Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,98 +1418,98 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>281,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>261,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>108,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>90,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1546,930 +1546,930 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>278,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>258,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>254,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>242,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>317,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>323,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>13,058,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>12,426,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>9,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>7,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>166,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>166,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>14,342,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>13,620,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,180,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>11,161,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments In Sales Type Lease Net</t>
+          <t>Investments In Sales Type Lease Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>16,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>16,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Investments In Real Estate Partnerships</t>
+          <t>Investments In Real Estate Partnerships (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>367,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>387,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>11,545,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>11,130,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Real Estate Heldforsale</t>
+          <t>Real Estate Heldforsale (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>53,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>205,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>114,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+79.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>255,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>240,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Costs Leasing Net</t>
+          <t>Deferred Costs Leasing Net (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>88,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>78,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>337,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>297,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>396,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>389,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>5,998,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>5,482,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,915,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,395,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,885,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>4,365,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>30,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>30,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Off Market Lease Unfavorable</t>
+          <t>Off Market Lease Unfavorable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>362,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>372,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>243,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>245,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Security Deposit Liability</t>
+          <t>Security Deposit Liability (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>80,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>80,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>225,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>225,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-30,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-27,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -2538,2050 +2538,2050 @@
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>8,654,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>8,509,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-4,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-5,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-2,049,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-1,935,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,797,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,767,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>137,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>40,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+236.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Minority Interest In Limited Partnerships</t>
+          <t>Minority Interest In Limited Partnerships (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>125,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>135,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>263,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>176,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>7,060,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>6,944,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>13,058,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>12,426,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>299,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>299,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>10,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>9,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-16,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-17,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>14,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>18,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-6,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-33,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+82.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>47,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>49,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Deferred Compensation Arrangement With Individual Compensation Expense</t>
+          <t>Deferred Compensation Arrangement With Individual Compensation Expense (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>3,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-2,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-4,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-2,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-8,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+74.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Leasing Fees</t>
+          <t>Increase Decrease In Deferred Leasing Fees (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-13,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-7,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-80.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-13,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-10,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>11,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>13,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Security Deposits</t>
+          <t>Increase Decrease In Security Deposits (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-2,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-194.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>623,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>598,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Acquisition Of Operating Real Estate</t>
+          <t>Payments For Proceeds From Acquisition Of Operating Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-103,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-45,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-129.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-307,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-235,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>51,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>103,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-32,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+99.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>3,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-84.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired</t>
+          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-12,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-25,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>12,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>12,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Dividends On Trading Securities Held In Trust</t>
+          <t>Payments For Proceeds From Dividends On Trading Securities Held In Trust (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+316.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-99,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-99,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>53,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>103,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-404,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-209,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-93.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Common Stock And Preferred Stock And Exchangeable Operating Partnership Dividends Declared But Not Paid</t>
+          <t>Common Stock And Preferred Stock And Exchangeable Operating Partnership Dividends Declared But Not Paid (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>133,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>126,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Exchangeable Operating Partnership Units Issued For Acquisition Of Real Estate</t>
+          <t>Exchangeable Operating Partnership Units Issued For Acquisition Of Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>199,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Stock Based Compensation Capitalized</t>
+          <t>Stock Based Compensation Capitalized (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Distributions Payable To Real Estate Partnerships</t>
+          <t>Distributions Payable To Real Estate Partnerships (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>18,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-95.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Limited Partnership</t>
+          <t>Payments For Proceeds From Limited Partnership (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>7,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-72.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>49,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-6,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-8,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Redemptions Of Exchangeable Operating Partnership Units</t>
+          <t>Redemptions Of Exchangeable Operating Partnership Units (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-2,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Treasury Stock</t>
+          <t>Proceeds From Sale Of Treasury Stock (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+120.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>10,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>6,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+63.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-37,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-9,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-294.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-2,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-2,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Distributions To Partners (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-383,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-368,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-10,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-10,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Fixed Rate Unsecured Notes Net Of Debt Discount</t>
+          <t>Proceeds From Issuance Of Fixed Rate Unsecured Notes Net Of Debt Discount (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>397,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>722,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>527,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-545,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-649,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>12,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-54,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-110,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-7,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-8,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments Of Loan Costs</t>
+          <t>Payments Of Loan Costs (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-3,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-16,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-75,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-366,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+79.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>154,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>137,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>1,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>7,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-84.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>16,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>8,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+81.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>143,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>23,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+512.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312525266456/reg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1 (YTD)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">