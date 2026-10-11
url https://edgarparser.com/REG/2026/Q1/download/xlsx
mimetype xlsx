--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,898 +458,898 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Lease Income</t>
+          <t>Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>402,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>371,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Operating Income</t>
+          <t>Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>3,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Property Management Fee Revenue</t>
+          <t>Property Management Fee Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>6,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>6,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>412,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>380,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>106,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>96,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>73,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>68,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>51,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>46,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>25,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>21,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>257,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>234,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>52,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>48,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties Net Of Applicable Income Taxes1</t>
+          <t>Gain Loss On Sale Of Properties Net Of Applicable Income Taxes1 (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-7,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7022.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-191.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>44,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>48,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>110,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>97,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>22,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>14,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>132,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>111,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-2,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-307.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Limited Partnerships Nonredeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Limited Partnerships Nonredeemable (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-1,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-4,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-2,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-87.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>128,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>109,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Distributions Paid To Preferred Unit Holders (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>125,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>106,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Net Income Loss Allocated To General Partners (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0.59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Per Outstanding Limited Partnership Unit Basic Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1386,98 +1386,98 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>296,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>273,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>130,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>105,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1514,898 +1514,898 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>289,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>266,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>244,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>231,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>313,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>320,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>13,046,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>12,560,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>17,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>8,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+110.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>166,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>166,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>14,657,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>13,910,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,352,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>11,305,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>10,872,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments In Sales Type Lease Net</t>
+          <t>Investments In Sales Type Lease Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>16,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>16,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments In Real Estate Partnerships</t>
+          <t>Investments In Real Estate Partnerships (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>358,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>389,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>11,680,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>11,278,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>145,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>78,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+85.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>267,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>250,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Costs Leasing Net</t>
+          <t>Deferred Costs Leasing Net (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>99,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>85,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>294,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>299,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>200,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>340,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5,881,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>5,683,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5,003,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>4,641,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>4,973,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>4,376,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>30,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>265,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Off Market Lease Unfavorable</t>
+          <t>Off Market Lease Unfavorable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>352,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>374,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>241,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>243,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Security Deposit Liability</t>
+          <t>Security Deposit Liability (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>83,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>82,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>225,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>225,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-32,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-29,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2474,1826 +2474,1826 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,702,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>8,505,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-2,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-56.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-2,001,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-2,001,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>6,892,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>6,699,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>144,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>40,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+256.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Minority Interest In Limited Partnerships</t>
+          <t>Minority Interest In Limited Partnerships (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>127,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>136,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>272,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>176,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>7,164,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>6,876,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>13,046,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>12,560,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>106,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>96,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>3,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-5,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-6,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>5,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>4,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-7,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-7022.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>16,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>16,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Compensation Arrangement With Individual Compensation Expense</t>
+          <t>Deferred Compensation Arrangement With Individual Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+247.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-199.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>5,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>9,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Leasing Fees</t>
+          <t>Increase Decrease In Deferred Leasing Fees (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-5,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-1,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-203.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-25,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-16,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-45,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-43,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Security Deposits</t>
+          <t>Increase Decrease In Security Deposits (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-6,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-595.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>152,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>161,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Acquisition Of Operating Real Estate</t>
+          <t>Payments For Proceeds From Acquisition Of Operating Real Estate (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-21,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-83,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-105,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-101,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>11,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Property Insurance Casualty Claims</t>
+          <t>Proceeds From Property Insurance Casualty Claims (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>3,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>1,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+790.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired</t>
+          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-22,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-9830.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>34,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Dividends On Trading Securities Held In Trust</t>
+          <t>Payments For Proceeds From Dividends On Trading Securities Held In Trust (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-3,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-2,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>5,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-94,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-180,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Common Stock And Preferred Stock And Exchangeable Operating Partnership Dividends Declared But Not Paid</t>
+          <t>Common Stock And Preferred Stock And Exchangeable Operating Partnership Dividends Declared But Not Paid (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>5,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>131,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Distributions Payable To Real Estate Partnerships</t>
+          <t>Distributions Payable To Real Estate Partnerships (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>14,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+5365.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-8,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-6,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Treasury Stock</t>
+          <t>Proceeds From Sale Of Treasury Stock (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-98.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-4,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-3,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-2,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-274.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Distributions To Partners (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-275,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-127,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-116.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Fixed Rate Unsecured Notes Net Of Debt Discount</t>
+          <t>Proceeds From Issuance Of Fixed Rate Unsecured Notes Net Of Debt Discount (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>447,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>255,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>280,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-345,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-80,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-331.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-88,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-32,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-168.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-3,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-2,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments Of Loan Costs</t>
+          <t>Payments Of Loan Costs (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-3,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-1909.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-32,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>35,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-192.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>80,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>64,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>7,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>13,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>24,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>16,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+49.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/910606/000119312526203537/reg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1 (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">