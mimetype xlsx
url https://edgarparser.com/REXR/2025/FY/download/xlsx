--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3170 +458,3170 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>980,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>922,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>22,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>13,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+61.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification Before Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification Before Tax (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>11,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-106.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Reclassification Before Tax (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,003,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>936,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>227,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>210,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>78,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>82,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>315,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>275,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>622,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>567,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>72,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+3144.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>104,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>98,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>177,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>100,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+76.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>800,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>668,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-89,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gain Loss On Extinguishment Of Debt And Modification Expenses</t>
+          <t>Gain Loss On Extinguishment Of Debt And Modification Expenses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>106,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>18,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+488.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>219,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>285,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-7,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-12,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>212,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>273,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-9,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-9,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic</t>
+          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-2,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-1,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>200,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>262,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>232,477,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>218,279,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>232,550,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>218,466,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>204,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>273,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-7,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-1582.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>165,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>55,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+196.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>140,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>201,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>12,612,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>12,648,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>7.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>7,689,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>7,822,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4,677,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>4,611,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Tenant Improvements</t>
+          <t>Tenant Improvements (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>198,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>188,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Fixtures And Equipment Gross</t>
+          <t>Fixtures And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>451,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>333,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>13,016,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>12,956,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-1,165,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-977,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>11,850,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>11,979,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>123,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>123,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>13,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>15,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Rent Receivables Net</t>
+          <t>Deferred Rent Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>190,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>161,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Costs Leasing Net</t>
+          <t>Deferred Costs Leasing Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>87,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>67,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Finance Costs Net</t>
+          <t>Deferred Finance Costs Net (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>6,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+244.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Indefinite Lived Intangible Assets</t>
+          <t>Other Indefinite Lived Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Interest Rate Derivative Assets At Fair Value</t>
+          <t>Interest Rate Derivative Assets At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>8,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>25,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>26,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,251,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>3,345,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>120,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>149,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>103,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>97,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,774,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,922,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Interest Rate Derivative Liabilities At Fair Value</t>
+          <t>Interest Rate Derivative Liabilities At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Off Market Lease Unfavorable</t>
+          <t>Off Market Lease Unfavorable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>116,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>147,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Security Deposit Liability</t>
+          <t>Security Deposit Liability (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>92,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>90,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Advance Rent</t>
+          <t>Advance Rent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>88,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>90,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>8,945,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,601,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-642,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-441,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>6,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-106.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>8,460,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>8,324,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>377,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>401,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8,838,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>8,725,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>12,612,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>12,648,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-24,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-27,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Loan Origination Fees Net</t>
+          <t>Amortization Of Deferred Loan Origination Fees Net (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>5,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>4,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>6,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>4,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>100,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>41,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+141.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-29,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-38,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Realized Losses On Derivative Operating</t>
+          <t>Realized Losses On Derivative Operating (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments For Commissions</t>
+          <t>Payments For Commissions (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-34,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-28,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-68.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-7,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>8,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Security Deposits</t>
+          <t>Increase Decrease In Security Deposits (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-3,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+190.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Rent</t>
+          <t>Increase Decrease In Prepaid Rent (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-29,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+107.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>542,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>478,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-333,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-373,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>208,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>41,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+404.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-125,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-1,835,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+93.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>477,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>649,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-100,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-13,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-653.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-9,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-4,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-103.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-9,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-9,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-397,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-354,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-15,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-13,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Distribution Made To Limited Partner Cash Distributions Paid</t>
+          <t>Distribution Made To Limited Partner Cash Distributions Paid (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-2,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+72.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-250,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-2,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-307,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1,379,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-122.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>95,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>74,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>38,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>68,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>109,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>22,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+387.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>165,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>55,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+196.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571283/000157128326000006/rexr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dividend Federal Income Tax Treatment Percentage (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">