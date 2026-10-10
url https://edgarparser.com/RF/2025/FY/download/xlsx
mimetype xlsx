--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1674,51 +1674,51 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>+18.1%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1281761/000128176126000019/rf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1281761/000128176126000019/rf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">