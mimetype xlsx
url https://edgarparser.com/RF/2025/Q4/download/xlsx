--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1450,51 +1450,51 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>-26</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>+23.1%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1281761/000128176126000019/rf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1281761/000128176126000019/rf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">