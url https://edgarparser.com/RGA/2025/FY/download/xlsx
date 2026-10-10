--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,802 +458,802 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>17,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>17,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+67.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>23,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>22,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>16,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>16,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Liability For Future Policy Benefit Remeasurement Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+118.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>22,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>21,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+64.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>17.94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>10.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>17.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>10.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>65.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>65.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>66.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>66.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1290,2786 +1290,2786 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>3,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>156,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>118,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Funds Held Under Reinsurance Agreements Asset</t>
+          <t>Funds Held Under Reinsurance Agreements Asset (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>8,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investments Joint Ventures</t>
+          <t>Real Estate Investments Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>3,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>130,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>98,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>4,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>3,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+115.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>5,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>5,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>143,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>107,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>101,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>77,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>66,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>53,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Guaranteed Interest Contracts</t>
+          <t>Guaranteed Interest Contracts (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>52,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>35,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Net</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Liabilities</t>
+          <t>Deferred Income Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+36.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Funds Held Under Reinsurance Agreements Liability</t>
+          <t>Funds Held Under Reinsurance Agreements Liability (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>6,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>10,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>9,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-2,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-1,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+215.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>13,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>10,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>156,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>118,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>13,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>10,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>11,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>8,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Loans Insurance Policy</t>
+          <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+168.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables</t>
+          <t>Reinsurance Recoverables (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>5,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>6,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Net Amount At Risk</t>
+          <t>Market Risk Benefit Net Amount At Risk (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums Receivable</t>
+          <t>Increase Decrease In Premiums Receivable (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-71.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Policyholder Funds</t>
+          <t>Increase Decrease In Other Policyholder Funds (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>8,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Decrease In Funds Withheld Net Of Reinsurance Recoverable And Deposit Receivable</t>
+          <t>Decrease In Funds Withheld Net Of Reinsurance Recoverable And Deposit Receivable (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-85.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-251.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-101.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Increase Decrease From Equity Market Change</t>
+          <t>Market Risk Benefit Increase Decrease From Equity Market Change (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+118.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-437.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>4,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>9,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+657.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>27,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>28,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Method Investments</t>
+          <t>Proceeds From Sale Of Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+742.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-37,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-40,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-2400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-3,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-1,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-66.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Deposits In Withdrawals From Funds Withheld At Interest</t>
+          <t>Deposits In Withdrawals From Funds Withheld At Interest (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+93.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate And Real Estate Joint Ventures</t>
+          <t>Proceeds From Real Estate And Real Estate Joint Ventures (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+111.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate And Real Estate Joint Ventures</t>
+          <t>Payments To Acquire Real Estate And Real Estate Joint Ventures (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-85.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+108.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Productive Assets</t>
+          <t>Payments For Proceeds From Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-885.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+1121.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-12,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-12,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Maturities Of Senior Debt</t>
+          <t>Maturities Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Equity</t>
+          <t>Payments For Repurchase Of Equity (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-544.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Or Sale Of Equity</t>
+          <t>Proceeds From Issuance Or Sale Of Equity (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease Cash Collateral From Counterparties</t>
+          <t>Increase Decrease Cash Collateral From Counterparties (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+387.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>12,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>7,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+59.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-4,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-4,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>8,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>3,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+140.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+223.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Transfer To Investments</t>
+          <t>Transfer To Investments (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>16,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>9,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+75.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Other Significant Noncash Transaction Value Of Consideration Received1</t>
+          <t>Other Significant Noncash Transaction Value Of Consideration Received1 (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+198.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+136.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+136.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>4,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>3,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/898174/000089817426000006/rga-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>