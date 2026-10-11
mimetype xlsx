--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>245,260</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>-19.4%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1528849/000110465926037992/rh-20260131x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1528849/000110465926037992/rh-20260131x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -1898,83 +1898,83 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>4,718,278</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>+1.2%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1528849/000110465926037992/rh-20260131x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long Term Line Of Credit (Q)</t>
+          <t>Long Term Line Of Credit (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1528849/000110465926037992/rh-20260131x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long Term Notes And Loans (Q)</t>
+          <t>Long Term Notes And Loans (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1528849/000110465926037992/rh-20260131x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">