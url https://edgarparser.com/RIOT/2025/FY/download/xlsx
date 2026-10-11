--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1026 +458,1026 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>647,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>376,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+71.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>5,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-96.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>298,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>266,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>346,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>212,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+63.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Cryptocurrencies</t>
+          <t>Change In Fair Value Of Cryptocurrencies (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>115,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-457,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+125.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Derivative Asset</t>
+          <t>Change In Fair Value Of Derivative Asset (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-45,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Power Curtailment Credits</t>
+          <t>Power Curtailment Credits (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-56,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-33,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-68.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Contingent Consideration</t>
+          <t>Change In Fair Value Of Contingent Consideration (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-18,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-2,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-634.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Contract</t>
+          <t>Gain Loss On Settlement Of Contract (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>158,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gain Loss On Legal Settlement</t>
+          <t>Gain Loss On Legal Settlement (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>20,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss Related To Litigation Settlement</t>
+          <t>Gain Loss Related To Litigation Settlement (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-26,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-2,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>17,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-113.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Casualty Related Charges Recoveries Net</t>
+          <t>Casualty Related Charges Recoveries Net (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-2,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+93.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets Held For Use</t>
+          <t>Impairment Of Long Lived Assets Held For Use (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>29,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,269,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>223,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+469.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-622,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>153,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-505.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income</t>
+          <t>Other Nonoperating Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>13,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>27,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Nonoperating Expense</t>
+          <t>Other Nonoperating Expense (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-24,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-1,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-1116.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-28,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-69,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Debt Securities Gain Loss</t>
+          <t>Debt Securities Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-5,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+241.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-41,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-43,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Interest Expense Interest Income Income Taxes Extraordinary Items Noncontrolling Interests Net</t>
+          <t>Income Loss From Continuing Operations Before Interest Expense Interest Income Income Taxes Extraordinary Items Noncontrolling Interests Net (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-663,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>110,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-702.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+120.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+120.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-663,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>109,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-706.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-1.95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-587.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-1.95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-673.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>340,719,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>275,980,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>340,719,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>318,925,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Gross Profit (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1514,2658 +1514,2658 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+241.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-663,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>110,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-702.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-663,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>110,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-702.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-663,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>109,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-706.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-663,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>109,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-706.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>233,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>277,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>76,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>73,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>29,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>27,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Current</t>
+          <t>Contract With Customer Asset Net Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>8,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>6,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>59,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>40,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>41,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>40,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>448,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>599,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,528,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,338,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Noncurrent</t>
+          <t>Crypto Asset Fair Value Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,227,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,654,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Restricted Noncurrent</t>
+          <t>Crypto Asset Fair Value Restricted Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>347,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>30,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>34,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>106,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>109,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>122,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>121,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,936,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,935,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>26.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>27.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deposit Assets</t>
+          <t>Deposit Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>76,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>30,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+154.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Finance And Operating Lease Right Of Use Asset</t>
+          <t>Finance And Operating Lease Right Of Use Asset (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>30,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>27,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>17,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>19,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>23,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>17,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>37,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>9,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+284.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>142,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>75,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+88.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Contingent Consideration Liability Future Power Credits Current Portion</t>
+          <t>Contingent Consideration Liability Future Power Credits Current Portion (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>6,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>23,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-73.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>253,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+80755.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>6,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>4,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+36.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>469,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>160,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+192.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>19,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>23,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>586,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>584,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>6,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-99.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,078,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>791,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>840,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>584,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-55,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-214,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+74.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Contingent Consideration Liability Future Power Credits</t>
+          <t>Contingent Consideration Liability Future Power Credits (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>3,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>4,212,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,833,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-1,353,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-690,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-96.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,858,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>3,143,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3,936,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>3,935,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>125,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>125,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Amortization Of License Fee Revenue</t>
+          <t>Amortization Of License Fee Revenue (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-300.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Right Of Use Assets</t>
+          <t>Amortization Of Right Of Use Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>6,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+61.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>4,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1618.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Warrants</t>
+          <t>Fair Value Adjustment Of Warrants (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-45,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Contingent Considerations</t>
+          <t>Change In Fair Value Of Contingent Considerations (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-18,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-2,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-634.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Contract Noncash Portion</t>
+          <t>Gain Loss On Settlement Of Contract Noncash Portion (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>35,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Marketable Securities Unrealized Gain Loss</t>
+          <t>Marketable Securities Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>28,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>69,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cryptocurrencies Mining</t>
+          <t>Cryptocurrencies Mining (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-576,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-321,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-79.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Assets</t>
+          <t>Increase Decrease In Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-30,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>7,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-489.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Liabilities</t>
+          <t>Increase Decrease In Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>24,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>13,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+73.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-572,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-255,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-124.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>342.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>206.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments For Asset Acquisitions</t>
+          <t>Payments For Asset Acquisitions (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-7,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payment For Acquisition Land</t>
+          <t>Payment For Acquisition Land (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-148,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Deposits On Equipment</t>
+          <t>Deposits On Equipment (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-213,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-442,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Cryptocurrencies Investing Activity</t>
+          <t>Proceeds From Sale Of Cryptocurrencies Investing Activity (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>535,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Security Deposits In Investing Activities</t>
+          <t>Security Deposits In Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-4,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+143.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>106,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-201,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-240,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equipment On Lease</t>
+          <t>Payments To Acquire Equipment On Lease (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-3,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>3,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-94.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>6,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>14,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-52.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>76,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,508,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+105.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Reclassification Of Deposits On Equipment To Property And Equipment</t>
+          <t>Reclassification Of Deposits On Equipment To Property And Equipment (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>165,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>623,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-73.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Construction In Progress Included In Accrued Expenses</t>
+          <t>Construction In Progress Included In Accrued Expenses (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>51,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>15,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+238.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Bitcoin Exchanged For Employee Compensation Noncash Investing And Financing Activities</t>
+          <t>Bitcoin Exchanged For Employee Compensation Noncash Investing And Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>4,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>2,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Right Of Use Assets Exchanged For New Operating Lease Liabilities</t>
+          <t>Right Of Use Assets Exchanged For New Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>15,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>10,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>212,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>977,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-78.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-5,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-20,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+75.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-6,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-676.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-2,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-15,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+84.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-4,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-11,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>455,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1,517,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>15,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+34235.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+868.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-41,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-245,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+83.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>309,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>351,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>76,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>73,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1167419/000110465926022322/riot-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>