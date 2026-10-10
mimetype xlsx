--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -490,3864 +490,3864 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4,590,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,917,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Expense And Warehouse Line Fees</t>
+          <t>Interest Expense And Warehouse Line Fees (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,662,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,835,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,011,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>868,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,318,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,134,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>3,992,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>3,838,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>125,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>72,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>83,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>57,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Nonoperating Gains Losses</t>
+          <t>Nonoperating Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>209,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>129,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>806,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,208,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>88,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>267,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-67.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>718,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>941,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>8,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>9,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>12,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>697,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>931,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Minority Interest Change In Redemption Value</t>
+          <t>Minority Interest Change In Redemption Value (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>15,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends And Other Adjustments</t>
+          <t>Preferred Stock Dividends And Other Adjustments (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>114,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>96,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>567,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>835,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-37.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>537,879,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>495,479,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>546,091,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>499,597,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>717,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>938,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>136,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>104,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>8,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>9,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,847,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,458,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>53,063,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>46,048,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>82,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>70,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>123,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>99,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>316,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>133,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+136.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>341,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Mortgage Servicing Rights Fair Value</t>
+          <t>Mortgage Servicing Rights Fair Value (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>10,359,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>10,321,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Government And Government Backed Securities</t>
+          <t>Government And Government Backed Securities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>5,254,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>9,736,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Held For Sale</t>
+          <t>Residential Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>5,484,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>4,374,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Held For Investment</t>
+          <t>Residential Mortgage Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>324,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>361,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Consumer Loans Held For Investment</t>
+          <t>Consumer Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>784,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>665,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Mortgage Loans Receivable Fair Value</t>
+          <t>Mortgage Loans Receivable Fair Value (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,699,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,178,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Subject To Repurchase</t>
+          <t>Residential Mortgage Loans Subject To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,952,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2,745,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>6,175,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,056,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+484.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Insurance Company Investments At Fair Value</t>
+          <t>Insurance Company Investments At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>906,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>941,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>459,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Servicer Advances Receivable Net</t>
+          <t>Servicer Advances Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,090,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3,198,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5,583,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>4,535,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Investments And Other Assets</t>
+          <t>Investments And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,789,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,107,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>178,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>153,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3,349,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2,630,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+27.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>43,808,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>38,162,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>35,443,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>849,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>786,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>13,763,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>16,782,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>15,203,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>10,298,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Repurchase Liability</t>
+          <t>Residential Mortgage Loans Repurchase Liability (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3,952,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,745,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,421,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,204,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Interest Sensitive Insurance Contract Liabilities</t>
+          <t>Interest Sensitive Insurance Contract Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>960,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Notes Payable At Fair Value And Other Liabilities</t>
+          <t>Notes Payable At Fair Value And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,978,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>4,348,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>314,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,390,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,257,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>5,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>6,982,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>6,528,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-19,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-46,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>71,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>50,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8,430,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>7,794,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>509,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>91,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+458.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>8,940,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>7,886,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>53,063,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>46,048,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-64,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>422,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-115.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Secured Notes And Bond Payable Change In Fair Value</t>
+          <t>Secured Notes And Bond Payable Change In Fair Value (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>25,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>5,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+330.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Investment</t>
+          <t>Gain Loss On Settlement Of Investment (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-108,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>73,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-248.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Originated Mortgage Loans Net</t>
+          <t>Gain Loss On Sale Of Originated Mortgage Loans Net (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-729,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-682,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Gain Loss On Loan Transfers To Real Estate Owned</t>
+          <t>Gain Loss On Loan Transfers To Real Estate Owned (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-1,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-57.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-7,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-87,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-4,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-1436.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Non Cash Portions Of Servicing Revenue Net</t>
+          <t>Non Cash Portions Of Servicing Revenue Net (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,233,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-37,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+3422.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Net</t>
+          <t>Deferred Income Tax Expense Benefit Net (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>60,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>254,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gain Loss On Mortgage Loans Originated And Purchased For Sale Net</t>
+          <t>Gain Loss On Mortgage Loans Originated And Purchased For Sale Net (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-66,258,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-60,360,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>63,444,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>57,315,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Held For Sale</t>
+          <t>Proceeds From Collection Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>997,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>386,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+158.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Interest Received Interest Received From Servicer Advance Investments R M B S Loans And Other</t>
+          <t>Proceeds From Interest Received Interest Received From Servicer Advance Investments R M B S Loans And Other (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>48,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>56,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Premiums Collected</t>
+          <t>Proceeds From Insurance Premiums Collected (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>39,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Benefits Paid On Insurance Contract Liabilities</t>
+          <t>Increase Decrease In Benefits Paid On Insurance Contract Liabilities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-4,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Loan Originations And Investment Purchases Of Consolidated Entities</t>
+          <t>Loan Originations And Investment Purchases Of Consolidated Entities (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-529,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-474,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Servicer Advances Receivable Net</t>
+          <t>Increase Decrease In Servicer Advances Receivable Net (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>44,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-222,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+119.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-128,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-63,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-66,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-88,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,292,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-2,185,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>107,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>124,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>60,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>254,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Service Advance Investments</t>
+          <t>Payments To Acquire Service Advance Investments (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-692,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-781,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Available For Sale Of Government Backed Securities</t>
+          <t>Payments To Acquire Available For Sale Of Government Backed Securities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-2,513,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-1,249,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-101.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Government Backed Securities</t>
+          <t>Proceeds From Sale Of Government Backed Securities (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>3,121,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2,583,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-98,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-12,360,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+99.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3,269,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>7,238,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Payments For Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-507,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-2,287,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+77.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>503,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>4,060,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-87.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>75,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Single Family Rental Properties</t>
+          <t>Payments For Purchase Of Single Family Rental Properties (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-402,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-449,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-9,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payment For Origination Loan Mortgage Receivable</t>
+          <t>Payment For Origination Loan Mortgage Receivable (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-4,130,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-2,873,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Consumer Loans</t>
+          <t>Payments For Consumer Loans (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-500,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments For Draws On Consumer Loans</t>
+          <t>Payments For Draws On Consumer Loans (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-22,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-24,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Purchase Of Insurance Company Investments At Fair Value</t>
+          <t>Purchase Of Insurance Company Investments At Fair Value (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-152,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payment For Settlement Of Derivatives And Hedges</t>
+          <t>Payment For Settlement Of Derivatives And Hedges (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>187,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>129,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Return Of Investments In Excess Mortgage Servicing Rights</t>
+          <t>Return Of Investments In Excess Mortgage Servicing Rights (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>39,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>38,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>6,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>32,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-81.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Principal Repayments From Servicer Advance Investments</t>
+          <t>Principal Repayments From Servicer Advance Investments (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>737,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>808,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Principal Repayments From Agency R M B S</t>
+          <t>Principal Repayments From Agency R M B S (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>841,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>751,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment</t>
+          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>42,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>45,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Repayments On Commercial Loans</t>
+          <t>Proceeds From Principal Repayments On Commercial Loans (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>423,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>560,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Proceeds From Principal Repayment Loan Mortgage Receivable (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Mortgage Servicing Rights</t>
+          <t>Payments For Proceeds From Mortgage Servicing Rights (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>5,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-8,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+171.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Real Estate</t>
+          <t>Proceeds From Sale Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>41,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>30,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2,671,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-2,425,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+210.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Dividends Payable Common And Preferred</t>
+          <t>Dividends Payable Common And Preferred (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>178,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>153,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Real Estate Owned Transfer To Real Estate Owned And Other Assets</t>
+          <t>Real Estate Owned Transfer To Real Estate Owned And Other Assets (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>26,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>8,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+219.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Real Estate Securities Retained From Loan Securitizations</t>
+          <t>Real Estate Securities Retained From Loan Securitizations (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>110,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>51,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+115.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Noncash Or Part Noncash Acquisition Debt Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Interest Acquired</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Interest Acquired (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>387,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
@@ -4362,898 +4362,898 @@
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-55,572,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-68,587,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-82,290,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-65,260,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-291,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-275,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Margin Deposits Under Repurchase Agreements And Derivatives</t>
+          <t>Margin Deposits Under Repurchase Agreements And Derivatives (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>224,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-611,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+136.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-6,535,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-5,803,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-20,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-17,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends Common And Preferred Stock</t>
+          <t>Payments Of Ordinary Dividends Common And Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-643,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>-588,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>51,112,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>70,352,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-27.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>83,707,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>67,274,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Proceeds From Residential Transition Loans Financing</t>
+          <t>Proceeds From Residential Transition Loans Financing (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>88,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Proceeds From Secured Notes And Bonds Payable</t>
+          <t>Proceeds From Secured Notes And Bonds Payable (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>7,730,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>5,529,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>495,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>767,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Proceeds From Other Debt</t>
+          <t>Proceeds From Other Debt (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>1,235,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>2,013,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-603,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-725,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>398,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>409,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>183,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Equity</t>
+          <t>Payments For Repurchase Of Equity (FY)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Private Placement Units</t>
+          <t>Proceeds From Sale Of Private Placement Units (FY)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>230,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>108,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>42,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>+153.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>-13,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>-29,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>+53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>-507,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>4,831,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>-110.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1,765,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>1,741,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>15,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>12,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>+29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>15,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>12,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>+29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>871,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>220,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>+294.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2,789,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>1,917,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000012/nrz-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>