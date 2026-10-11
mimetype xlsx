--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,834 +490,834 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,380,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>976,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Expense And Warehouse Line Fees</t>
+          <t>Interest Expense And Warehouse Line Fees (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>430,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>419,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>336,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>212,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+57.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>378,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>271,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>92,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>24,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+277.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,237,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>928,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-15,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-1225.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>26,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>9,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+196.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Nonoperating Gains Losses</t>
+          <t>Nonoperating Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>11,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>7,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>154,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>56,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+171.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>44,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-23,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+287.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>109,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>80,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-113.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>6,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+754.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>102,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>78,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends And Other Adjustments</t>
+          <t>Preferred Stock Dividends And Other Adjustments (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>34,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>26,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>67,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>36,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+85.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.07</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.07</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>556,720,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>524,104,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>565,927,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>530,599,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>104,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>86,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>37,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>24,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1354,3394 +1354,3394 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,646,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>53,374,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>63,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>128,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>109,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>316,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>339,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Mortgage Servicing Rights Fair Value</t>
+          <t>Mortgage Servicing Rights Fair Value (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>10,859,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Government And Government Backed Securities</t>
+          <t>Government And Government Backed Securities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>5,066,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Held For Sale</t>
+          <t>Residential Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>5,137,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Consumer Loans Held For Investment</t>
+          <t>Consumer Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>805,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Mortgage Loans Receivable Fair Value</t>
+          <t>Mortgage Loans Receivable Fair Value (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,197,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Subject To Repurchase</t>
+          <t>Residential Mortgage Loans Subject To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,427,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,432,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+82.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>6,174,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Insurance Company Investments At Fair Value</t>
+          <t>Insurance Company Investments At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,021,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,462,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,090,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Servicer Advances Receivable Net</t>
+          <t>Servicer Advances Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,865,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,714,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Investments And Other Assets</t>
+          <t>Investments And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5,734,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>179,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,085,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>43,869,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>35,155,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>32,207,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>885,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>744,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>13,923,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>14,827,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Residential Mortgage Loans Repurchase Liability</t>
+          <t>Residential Mortgage Loans Repurchase Liability (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,427,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,424,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Interest Sensitive Insurance Contract Liabilities</t>
+          <t>Interest Sensitive Insurance Contract Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,069,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Notes Payable At Fair Value And Other Liabilities</t>
+          <t>Notes Payable At Fair Value And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,932,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>361,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,632,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>5,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>6,998,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-99,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>73,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,610,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>534,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>9,144,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>7,884,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>53,374,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>18,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-206,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+109.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Secured Notes And Bond Payable Change In Fair Value</t>
+          <t>Secured Notes And Bond Payable Change In Fair Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>5,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>8,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gain Loss On Settlement Of Investment</t>
+          <t>Gain Loss On Settlement Of Investment (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-72,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-163,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Originated Mortgage Loans Net</t>
+          <t>Gain Loss On Sale Of Originated Mortgage Loans Net (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-208,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-159,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss On Loan Transfers To Real Estate Owned</t>
+          <t>Gain Loss On Loan Transfers To Real Estate Owned (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-586.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>44,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-12,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+469.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Non Cash Portions Of Servicing Revenue Net</t>
+          <t>Non Cash Portions Of Servicing Revenue Net (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>225,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>761,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Net</t>
+          <t>Deferred Income Tax Expense Benefit Net (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>38,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-41,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+193.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Gain Loss On Mortgage Loans Originated And Purchased For Sale Net</t>
+          <t>Gain Loss On Mortgage Loans Originated And Purchased For Sale Net (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-16,165,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-12,355,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>16,148,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>13,377,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Held For Sale</t>
+          <t>Proceeds From Collection Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>310,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>99,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+211.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Interest Received Interest Received From Servicer Advance Investments R M B S Loans And Other</t>
+          <t>Proceeds From Interest Received Interest Received From Servicer Advance Investments R M B S Loans And Other (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>12,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>9,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Premiums Collected</t>
+          <t>Proceeds From Insurance Premiums Collected (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>107,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Benefits Paid On Insurance Contract Liabilities</t>
+          <t>Increase Decrease In Benefits Paid On Insurance Contract Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-15,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Loan Originations And Investment Purchases Of Consolidated Entities</t>
+          <t>Loan Originations And Investment Purchases Of Consolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-155,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-197,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Servicer Advances Receivable Net</t>
+          <t>Increase Decrease In Servicer Advances Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>204,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>311,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-259,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-88969.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-249,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-200,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>100,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,421,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-92.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>38,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-41,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+193.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Service Advance Investments</t>
+          <t>Payments To Acquire Service Advance Investments (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-168,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-186,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Single Family Rental Properties</t>
+          <t>Payments For Purchase Of Single Family Rental Properties (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-116,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-156,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-14,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payment For Origination Of Mortgage Notes Receivable</t>
+          <t>Payment For Origination Of Mortgage Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,366,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>775,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+76.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments For Consumer Loans</t>
+          <t>Payments For Consumer Loans (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-134,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments For Draws On Consumer Loans</t>
+          <t>Payments For Draws On Consumer Loans (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-3,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-6,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire And Develop Real Estate</t>
+          <t>Payments To Acquire And Develop Real Estate (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>39,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Purchase Of Insurance Company Investments At Fair Value</t>
+          <t>Purchase Of Insurance Company Investments At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-207,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payment For Settlement Of Derivatives And Hedges</t>
+          <t>Payment For Settlement Of Derivatives And Hedges (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-158,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>72,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-318.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Return Of Investments In Excess Mortgage Servicing Rights</t>
+          <t>Return Of Investments In Excess Mortgage Servicing Rights (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>7,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>12,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>42,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>2,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+1610.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Principal Repayments From Servicer Advance Investments</t>
+          <t>Principal Repayments From Servicer Advance Investments (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>179,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>203,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Principal Repayments From Agency R M B S</t>
+          <t>Principal Repayments From Agency R M B S (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>163,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>154,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment</t>
+          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>10,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>10,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Repayments On Commercial Loans</t>
+          <t>Proceeds From Principal Repayments On Commercial Loans (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>124,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>111,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Principal Repayments Of Loans Held For Sale</t>
+          <t>Proceeds From Sale And Principal Repayments Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>600,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>353,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+70.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Proceeds From Principal Repayment Loan Mortgage Receivable (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Mortgage Servicing Rights</t>
+          <t>Payments For Proceeds From Mortgage Servicing Rights (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-2,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>2,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-217.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Real Estate</t>
+          <t>Proceeds From Sale Of Other Real Estate (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>9,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>9,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-739,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-1,304,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Dividends Payable Common And Preferred</t>
+          <t>Dividends Payable Common And Preferred (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>179,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>157,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Real Estate Owned Transfer To Real Estate Owned And Other Assets</t>
+          <t>Real Estate Owned Transfer To Real Estate Owned And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>8,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>9,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Real Estate Securities Retained From Loan Securitizations</t>
+          <t>Real Estate Securities Retained From Loan Securitizations (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>98,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>32,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+201.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Liabilities Related To Deconsolidated C F Es</t>
+          <t>Liabilities Related To Deconsolidated C F Es (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>451,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-7,967,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-16,278,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+51.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-22,917,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-16,474,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Margin Deposits Under Repurchase Agreements And Derivatives</t>
+          <t>Margin Deposits Under Repurchase Agreements And Derivatives (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>2,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>266,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-99.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-2,001,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-2,095,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-6,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-14,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+56.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends Common And Preferred Stock</t>
+          <t>Payments Of Ordinary Dividends Common And Preferred Stock (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-172,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-156,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>7,884,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>17,282,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>23,163,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>15,470,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+49.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Proceeds From Residential Transition Loans Financing</t>
+          <t>Proceeds From Residential Transition Loans Financing (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>3,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Secured Notes And Bonds Payable</t>
+          <t>Proceeds From Secured Notes And Bonds Payable (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>1,617,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>1,835,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Proceeds From Other Debt</t>
+          <t>Proceeds From Other Debt (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>582,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-184,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-108,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-70.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>242,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>68,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>45,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-4,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-3,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>312,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>55,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+458.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>444,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>454,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>1,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>3,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>-326,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>172,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>-289.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1556593/000155659326000023/nrz-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>