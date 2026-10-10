--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3298 +458,3298 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,067,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>846,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Derivative Gain Loss On Derivative Net</t>
+          <t>Derivative Gain Loss On Derivative Net (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-33,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-158,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+79.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>3,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-96.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,034,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>690,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+49.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Results Of Operations Production Or Lifting Costs (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>5,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>6,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>58,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>58,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Exploration Expense</t>
+          <t>Exploration Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>6,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>6,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Exploration Abandonment And Impairment Expense</t>
+          <t>Exploration Abandonment And Impairment Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>45,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>41,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Deferred Compensation Arrangement With Individual Compensation Expense</t>
+          <t>Deferred Compensation Arrangement With Individual Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>19,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>29,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>12,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+411566.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Results Of Operations Depreciation Depletion And Amortization And Valuation Provisions</t>
+          <t>Results Of Operations Depreciation Depletion And Amortization And Valuation Provisions (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>88,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>90,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>601,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>580,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Results Of Operations Income Before Income Taxes</t>
+          <t>Results Of Operations Income Before Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>433,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>109,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+294.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+190.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>85,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>10,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+702.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>91,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>12,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+621.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>341,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>97,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+252.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+262.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+260.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>235,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>240,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>236,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>241,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>341,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>97,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+252.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>341,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>96,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+252.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>344,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>276,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>330,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>60,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+903.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>12,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>15,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>26,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>23,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>375,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>720,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>32,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+6645.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>6,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+122.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>158,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>100,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>74,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>82,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>7,404,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>7,382,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Asset</t>
+          <t>Derivative Fair Value Of Derivative Asset (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>143,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>21,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+561.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Oil And Gas Property Successful Effort Method Net</t>
+          <t>Oil And Gas Property Successful Effort Method Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>6,756,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>6,476,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Asset Amount Not Offset Against Collateral</t>
+          <t>Derivative Fair Value Of Derivative Asset Amount Not Offset Against Collateral (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>92,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>6,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1335.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>231,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>139,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Current</t>
+          <t>Asset Retirement Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>293,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>268,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current</t>
+          <t>Deferred Compensation Liability Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>6,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>21,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-70.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>6,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>24,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-72.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Current</t>
+          <t>Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>10,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>70,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-85.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>59,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>67,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Divestiture Fee Obligation Current</t>
+          <t>Divestiture Fee Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>69,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>83,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>678,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,283,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-47.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Divestiture Fee Obligation Non Current</t>
+          <t>Divestiture Fee Obligation Non Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>190,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>242,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>787,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>552,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Noncurrent</t>
+          <t>Derivative Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>32,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-96.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Classified Noncurrent</t>
+          <t>Deferred Compensation Liability Classified Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>69,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>66,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>100,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>35,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+182.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,802,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>3,443,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>819,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,696,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Derivative Asset Fair Value Gross Liability</t>
+          <t>Derivative Asset Fair Value Gross Liability (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-50,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-15,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-232.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long Term Line Of Credit</t>
+          <t>Long Term Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>323,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Senior Notes Net Of Debt Issuance Costs</t>
+          <t>Senior Notes Net Of Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>495,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,090,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Non Current And Other</t>
+          <t>Asset Retirement Obligations Non Current And Other (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>155,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>140,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Liability</t>
+          <t>Derivative Fair Value Of Derivative Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-61,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-118,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Derivative Liability Fair Value Gross Asset</t>
+          <t>Derivative Liability Fair Value Gross Asset (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>50,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>15,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+232.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Liability Amount Not Offset Against Collateral</t>
+          <t>Derivative Fair Value Of Derivative Liability Amount Not Offset Against Collateral (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-11,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-103,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+89.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-773,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-581,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,964,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,923,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-591,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-1,405,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>4,602,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,939,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>7,404,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>7,382,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>88,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>90,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cash Proceeds And Settlements On Derivatives</t>
+          <t>Cash Proceeds And Settlements On Derivatives (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-49,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-1178.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Divestiture Contract Obligation</t>
+          <t>Divestiture Contract Obligation (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>6,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>8,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Share Based Compensation Including Deferred Amounts</t>
+          <t>Share Based Compensation Including Deferred Amounts (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>15,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>15,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Oil And Gas Property</t>
+          <t>Gain Loss On Sale Of Oil And Gas Property (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>82,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-28,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+386.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-6,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-9,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>83,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>36,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+130.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-79,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-59,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>619,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>330,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+87.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Oil And Gas Property And Equipment</t>
+          <t>Payments To Acquire Oil And Gas Property And Equipment (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-158,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-132,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Field Service Assets</t>
+          <t>Payments To Acquire Field Service Assets (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-148.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Acreage Property</t>
+          <t>Payments To Acquire Acreage Property (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-7,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-24,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+69.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-4,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+153.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-168,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-162,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>1,182,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-966,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-608,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-2,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-28098.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-23,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-21,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments For Purchases Of Treasury Stock</t>
+          <t>Payments For Purchases Of Treasury Stock (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-27,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-67,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+59.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-20,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-21,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Bank Overdrafts</t>
+          <t>Proceeds From Repayments Of Bank Overdrafts (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>12,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-18,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+164.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Common Stock Held By Deferred Compensation Plan</t>
+          <t>Proceeds From Sale Of Common Stock Held By Deferred Compensation Plan (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>3,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-450,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-127,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-253.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-43,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-39,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>40,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>344,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/315852/000119312526167076/rrc-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>