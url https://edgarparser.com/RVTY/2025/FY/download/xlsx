--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1007,61 +1007,61 @@
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>-5.9%</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/31791/000003179126000012/revv-20251228.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Non-Operating Income (Expense)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-88,358</t>
+          <t>88,358</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-30,615</t>
+          <t>30,615</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-188.6%</t>
+          <t>+188.6%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/31791/000003179126000012/revv-20251228.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Interest Expense</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>92,185</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>4,725,604</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>+4.1%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/31791/000003179126000012/revv-20251228.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/31791/000003179126000012/revv-20251228.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">