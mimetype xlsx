--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,610 +458,610 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,994,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,455,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Investment Income Net (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>56,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>60,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3,051,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,515,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Compensation Expense Excluding Cost Of Good And Service Sold</t>
+          <t>Compensation Expense Excluding Cost Of Good And Service Sold (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,803,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,591,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>453,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>352,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>274,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>157,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>13,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>9,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1 (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>13,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-22,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+157.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,557,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,087,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>493,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>427,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>222,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>158,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-21,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-18,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>15,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-104.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>293,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>272,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>79,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>42,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+85.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>214,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>229,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>150,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>135,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>63,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>94,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1194,2786 +1194,2786 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>79,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>89,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>15,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-4,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+421.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>3,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>5,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>63,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>94,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash Equivalents At Carrying Value</t>
+          <t>Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>158,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>540,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-70.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Receivables Net Current</t>
+          <t>Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>488,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>389,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Fiduciary Cash And Receivables</t>
+          <t>Fiduciary Cash And Receivables (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4,298,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>3,739,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>13,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>9,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>100,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>109,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5,060,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>4,788,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3,225,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,646,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Finite Lived Customer Relationships Net</t>
+          <t>Finite Lived Customer Relationships Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,496,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,392,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>119,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>83,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+43.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Prepaid Expense Noncurrent</t>
+          <t>Prepaid Expense Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>27,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>17,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>109,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>70,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>69,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>50,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>130,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>133,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>310,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>448,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>14,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>18,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Assets Noncurrent</t>
+          <t>Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>5,503,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4,861,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>10,564,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>9,649,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,616,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,475,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>284,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>249,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accrued Compensation Current</t>
+          <t>Accrued Compensation Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>519,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>486,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>25,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>22,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Debt Current</t>
+          <t>Debt Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>60,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>51,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Fiduciary Liabilities</t>
+          <t>Fiduciary Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4,298,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>3,739,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5,188,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,549,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrued Compensation Non Current</t>
+          <t>Accrued Compensation Non Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>70,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>49,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+42.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>153,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>159,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>3,291,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>3,231,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Tax Receivable Agreement Liabilities Noncurrent</t>
+          <t>Tax Receivable Agreement Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>458,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>436,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>49,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>39,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>97,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>86,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,121,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>4,002,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>9,310,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>8,551,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,346,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>605,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>470,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>513,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>506,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>120,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>122,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>13,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-1,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+870.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>648,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>627,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,254,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,098,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>10,564,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>9,649,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Amortization Of Deferred Charges</t>
+          <t>Other Amortization Of Deferred Charges (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>274,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>157,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Prepaid And Deferred Compensation Expense</t>
+          <t>Prepaid And Deferred Compensation Expense (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>38,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>30,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>69,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>78,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>9,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>23,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-60.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization Of Interest Rate Cap Premium</t>
+          <t>Amortization Of Interest Rate Cap Premium (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>6,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>6,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>26,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>16,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+55.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Noncash Income Tax Expense</t>
+          <t>Other Noncash Income Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>48,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>9,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+410.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Gain Loss On Tax Receivable Agreement</t>
+          <t>Gain Loss On Tax Receivable Agreement (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-2,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+153.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-57,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-22,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-161.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>9,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>20,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-20,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+106.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>9,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-7,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+237.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>643,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>514,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-746,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-1,708,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-67,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-47,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-16,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-3,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-834,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,755,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>1,333,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,261,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-1,250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-2,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-25,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-17,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-8,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-106.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Contingently Returnable Consideration</t>
+          <t>Proceeds From Contingently Returnable Consideration (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-29,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Tax Distributions To Non Controlling L L C Unitholders</t>
+          <t>Tax Distributions To Non Controlling L L C Unitholders (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-64,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-82,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Receipt Of Taxes Related To Net Share Settlement Of Equity Awards</t>
+          <t>Receipt Of Taxes Related To Net Share Settlement Of Equity Awards (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>35,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>27,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-37,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-27,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payment Of Tax Receivable Agreement Liabilities</t>
+          <t>Payment Of Tax Receivable Agreement Liabilities (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-25,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-21,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-62,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-80,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interests Including Declared Distributions</t>
+          <t>Payments To Noncontrolling Interests Including Declared Distributions (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-27,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-22,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments For Distribution Accrued Return And Return Of Capital</t>
+          <t>Payments For Distribution Accrued Return And Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-3,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-2,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-75.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Change In Fiduciary Liabilities</t>
+          <t>Net Change In Fiduciary Liabilities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>237,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>114,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+108.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>78,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>1,166,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-93.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>158,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>540,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-70.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Funds Held For Clients</t>
+          <t>Funds Held For Clients (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,426,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,140,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>14,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>27,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>196,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>136,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>15,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-1,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+1149.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-96,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-75,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,584,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1,680,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1849253/000184925326000006/ryan-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>