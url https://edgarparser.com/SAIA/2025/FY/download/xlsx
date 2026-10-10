--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2562 +458,2562 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,234,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,209,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,579,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,487,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Purchased Transportation</t>
+          <t>Purchased Transportation (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>234,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>237,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Fuel Operating Expenses And Supplies</t>
+          <t>Fuel Operating Expenses And Supplies (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>654,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>629,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Direct Taxes And Licenses Costs</t>
+          <t>Direct Taxes And Licenses Costs (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>84,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>80,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Insurance And Claims Costs Production</t>
+          <t>Operating Insurance And Claims Costs Production (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>92,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>77,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>248,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>210,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-12,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>4,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-378.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,882,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,726,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>352,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>482,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>16,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+84.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Interest Earning Asset</t>
+          <t>Interest Income Interest Earning Asset (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-1,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+85.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-1,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-1,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>14,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>6,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+140.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>337,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>476,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>82,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>113,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>255,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>362,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>26,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>26,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>26,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>26,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>9.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>13.57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>9.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>13.51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3,234,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3,209,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>16,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>8,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+84.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>19,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>19,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>332,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>322,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>35,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>35,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>32,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>44,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>14,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>13,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>434,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>435,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,844,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,556,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>150,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>126,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>37,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>30,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>3,482,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>3,166,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>12.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>12.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4,259,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>3,790,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,415,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,233,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>15,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>16,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>107,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>114,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>50,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>49,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accrued Insurance Current</t>
+          <t>Accrued Insurance Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>46,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>43,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>32,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>38,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>5,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-81.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>27,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>27,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>265,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>278,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>163,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>194,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>113,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>96,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>284,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>219,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+29.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Claims Insurance And Other Noncurrent</t>
+          <t>Claims Insurance And Other Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>79,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>66,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>639,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>577,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>163,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>194,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>307,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>295,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Common Stock Issued Employee Trust Deferred</t>
+          <t>Common Stock Issued Employee Trust Deferred (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-9,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-7,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,279,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,024,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,577,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,311,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,482,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,166,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>255,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>362,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Allowance For Credit Loss Period Increase Decrease</t>
+          <t>Allowance For Credit Loss Period Increase Decrease (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>3,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+127.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>65,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>63,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property</t>
+          <t>Gain Loss On Sale Of Property (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-12,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>4,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-378.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>17,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>14,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-16,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-14,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+920.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>23,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-58,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+140.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>594,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>583,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-567,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-1,043,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>23,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+772.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-8,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>4,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-267.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-552,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-1,035,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-1,023,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-1,060,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>992,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,154,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-8,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-9,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-5,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-10,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-42,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>175,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-124.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>6.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>101.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-94.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>10.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>24.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-276,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+100.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>19,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>19,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1177702/000119312526067030/saia-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>