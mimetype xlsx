--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1442 +458,1442 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,096,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,074,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-810,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-782,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>286,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>291,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-43,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-44,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>243,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>251,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>3,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>181,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>193,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-45,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-50,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>135,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>142,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>135,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>142,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>128,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>143,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0.97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>0.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>139,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>144,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>139,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>145,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-64,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-61,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>257,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>227,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>38,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>33,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>447,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>392,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2,790,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,587,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,173,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2,086,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,307,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,322,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>18,574,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>17,316,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>57,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>87,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>790,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>771,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,162,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>4,825,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,105,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>543,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>506,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>458,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>534,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>5,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-6,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+179.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,584,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,651,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>18,574,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>17,316,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>3,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>7,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+171.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+485.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>333,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>311,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>545,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>555,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-132,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-90,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-143,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-130,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>146.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>201.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-184,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-205,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>14,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>14,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/89089/000008908926000034/sci-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>