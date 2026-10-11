--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1770,51 +1770,51 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>25,225</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>+37.4%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets (Q)</t>
+          <t>Total Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
@@ -2250,51 +2250,51 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
@@ -3626,51 +3626,51 @@
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>-241,548</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>+1.3%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/350894/000035089426000030/seic-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">