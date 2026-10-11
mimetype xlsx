--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4066 +458,4066 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Commissions Revenues</t>
+          <t>Commissions Revenues (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>813,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>756,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Principal Transactions Revenue</t>
+          <t>Principal Transactions Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>645,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>604,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Investment Banking Revenues</t>
+          <t>Investment Banking Revenues (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,250,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>994,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Asset Management Revenues</t>
+          <t>Asset Management Revenues (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,700,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,536,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,903,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,016,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>33,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>43,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>6,347,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>5,951,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>817,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>981,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5,529,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4,970,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,272,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,916,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>382,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>362,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>196,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>194,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>66,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>62,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Provision For Other Credit Losses</t>
+          <t>Provision For Other Credit Losses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>38,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>25,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>703,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>480,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4,658,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>4,041,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>871,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>928,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>187,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>197,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>683,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>731,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>37,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>37,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>646,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>694,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>6.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>6.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5.87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>6.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>103,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>104,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>110,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>110,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3,771,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,293,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>683,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>731,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>813,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>756,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Investment Banking Revenue</t>
+          <t>Investment Banking Revenue (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,250,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>994,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,903,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,016,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,253,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,648,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>197,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>193,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>788,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>809,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,463,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,395,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>151,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>152,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>41,270,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>39,895,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>105,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash Segregated For Regulatory Purposes</t>
+          <t>Cash Segregated For Regulatory Purposes (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>29,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>29,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,138,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>897,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>571,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>486,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>564,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>528,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Trading Securities</t>
+          <t>Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,427,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,169,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,593,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,584,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities</t>
+          <t>Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6,549,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>6,524,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Investment Net Not Part Of Disposal Group Mortgage</t>
+          <t>Loans Receivable Held For Investment Net Not Part Of Disposal Group Mortgage (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>21,925,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>20,731,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>502,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>578,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Investments At Fair Value</t>
+          <t>Investments At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>81,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>75,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>108,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>113,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>744,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>682,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,181,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,294,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents And Cash Segregated For Regulatory Purposes</t>
+          <t>Cash And Cash Equivalents And Cash Segregated For Regulatory Purposes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,282,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,678,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Salaries Current And Noncurrent</t>
+          <t>Accrued Salaries Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>988,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>790,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>701,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>735,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>35,293,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>34,208,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>617,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>616,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Brokerage Clients</t>
+          <t>Brokerage Clients (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>431,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>468,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>303,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>215,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Drafts Payable</t>
+          <t>Drafts Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>142,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>126,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>651,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>580,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>29,752,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>29,102,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Financial Instruments Sold Not Yet Purchased At Fair Value</t>
+          <t>Financial Instruments Sold Not Yet Purchased At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>793,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>646,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>855,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>867,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>617,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>616,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Junior Subordinated Debenture Owed To Unconsolidated Subsidiary Trust</t>
+          <t>Junior Subordinated Debenture Owed To Unconsolidated Subsidiary Trust (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>55,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>60,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>16,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>16,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,916,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,895,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Retained Earnings Unappropriated</t>
+          <t>Retained Earnings Unappropriated (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,163,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>3,794,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-17,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-75,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+76.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-786,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-629,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>5,977,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>5,686,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>41,270,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>39,895,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>61,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>62,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Amortization Of Loans And Advances To Financial Advisors And Other Employees</t>
+          <t>Amortization Of Loans And Advances To Financial Advisors And Other Employees (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>147,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>154,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>6,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>8,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>34,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>23,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+44.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-21,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-30,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>164,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>153,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-4,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-5270.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Leased Assets Net Operating Leases</t>
+          <t>Gain Loss On Sale Of Leased Assets Net Operating Leases (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-40,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-46,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-12,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+112.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Asset</t>
+          <t>Increase Decrease In Contract With Customer Asset (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-241,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-55,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-332.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-85,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-71,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change In Securities Purchased Under Agreements To Resell</t>
+          <t>Change In Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-35,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-179,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+80.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-258,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-216,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,171,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-2,083,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2,631,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2,114,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Loans</t>
+          <t>Increase Decrease In Other Loans (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-206,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-158,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>60,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+1672.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-37,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-266,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+86.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>14,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-59,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+125.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Drafts Payable</t>
+          <t>Increase Decrease In Drafts Payable (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>16,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>9,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+77.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased</t>
+          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>147,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>114,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>210,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>268,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,117,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>490,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+127.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>376,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>273,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2,082,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2,190,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>4,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-99.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Leased Aircraft Engines</t>
+          <t>Proceeds From Sale Of Leased Aircraft Engines (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>116,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>69,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+67.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Loans And Leases</t>
+          <t>Payments For Proceeds From Other Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-1,612,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-1,617,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-327,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-309,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-2,106,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-2,827,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-6,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-12,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+50.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-62,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-73,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Businesses And Interest In Affiliates</t>
+          <t>Payments For Proceeds From Businesses And Interest In Affiliates (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-74,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-8,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-784.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1,613,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-2,310,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Transfer Of Portfolio Loans And Leases To Held For Sale1</t>
+          <t>Transfer Of Portfolio Loans And Leases To Held For Sale1 (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>693,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>164,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+322.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Transfer Of Loans Held For Sale To Portfolio Loans1</t>
+          <t>Transfer Of Loans Held For Sale To Portfolio Loans1 (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>314,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Units Net Of Forfeitures</t>
+          <t>Units Net Of Forfeitures (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>243,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>166,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase</t>
+          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>71,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>162,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>649,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>1,767,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-63.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Lending Payable</t>
+          <t>Increase Decrease In Securities Lending Payable (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>73,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>43,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+69.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-122,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-120,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-86,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-244,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-144,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-37,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-37,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock And Equity Award Holders</t>
+          <t>Payments Of Dividends Common Stock And Equity Award Holders (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-206,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-190,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Payment Of Contingent Consideration</t>
+          <t>Payment Of Contingent Consideration (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+67.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-4,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>91,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>980,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>833,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>995,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>200,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>232,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>10,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-6,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+270.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-395,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-845,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2,282,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>2,678,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526067130/sf-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>