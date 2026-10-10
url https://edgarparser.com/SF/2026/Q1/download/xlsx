--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4034 +458,4034 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Commissions Revenues</t>
+          <t>Commissions Revenues (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>207,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>193,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Principal Transactions Revenue</t>
+          <t>Principal Transactions Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>150,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>141,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Investment Banking Revenues</t>
+          <t>Investment Banking Revenues (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>341,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>237,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Asset Management Revenues</t>
+          <t>Asset Management Revenues (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>459,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>409,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>451,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>475,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>55,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>10,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+426.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,665,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,469,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>187,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>213,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,478,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,255,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>848,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>732,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>99,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>90,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>51,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>49,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>15,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>16,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Provision For Other Credit Losses</t>
+          <t>Provision For Other Credit Losses (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>6,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>12,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>131,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>290,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,152,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,192,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>326,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>63,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+414.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>74,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>10,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+619.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>251,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>52,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+374.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>9,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>9,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>242,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>43,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+454.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+457.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+469.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>155,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>157,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>163,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>165,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,010,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>842,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>251,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>52,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+374.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>451,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>475,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>207,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>193,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Investment Banking Revenue</t>
+          <t>Investment Banking Revenue (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>341,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>237,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,899,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,725,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>229,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>194,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>780,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>786,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,463,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,395,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>135,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>174,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>42,893,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>40,383,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>95,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>106,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash Segregated For Regulatory Purposes</t>
+          <t>Cash Segregated For Regulatory Purposes (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>29,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>28,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,527,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>950,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+60.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>661,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>438,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>746,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Trading Securities</t>
+          <t>Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,657,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,588,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities</t>
+          <t>Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6,861,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Investment Net Not Part Of Disposal Group Mortgage</t>
+          <t>Loans Receivable Held For Investment Net Not Part Of Disposal Group Mortgage (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>21,836,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>20,225,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>348,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,016,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-65.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Investments At Fair Value</t>
+          <t>Investments At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>84,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>75,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>97,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>108,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>703,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>670,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,241,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,202,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents And Cash Segregated For Regulatory Purposes</t>
+          <t>Cash And Cash Equivalents And Cash Segregated For Regulatory Purposes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,928,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,754,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Salaries Current And Noncurrent</t>
+          <t>Accrued Salaries Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>522,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>399,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>719,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>838,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>36,908,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>34,845,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>617,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>616,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Brokerage Clients</t>
+          <t>Brokerage Clients (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>803,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>473,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>664,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>375,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+77.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Drafts Payable</t>
+          <t>Drafts Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>92,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>87,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>862,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>30,797,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>29,639,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Financial Instruments Sold Not Yet Purchased At Fair Value</t>
+          <t>Financial Instruments Sold Not Yet Purchased At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>924,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>849,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>844,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>617,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Junior Subordinated Debenture Owed To Unconsolidated Subsidiary Trust</t>
+          <t>Junior Subordinated Debenture Owed To Unconsolidated Subsidiary Trust (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>55,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>60,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>25,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>16,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,821,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,811,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Retained Earnings Unappropriated</t>
+          <t>Retained Earnings Unappropriated (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,269,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>3,720,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-27,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-51,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+47.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-789,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-643,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>5,984,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>5,538,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>42,893,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>40,383,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>15,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>15,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Amortization Of Loans And Advances To Financial Advisors And Other Employees</t>
+          <t>Amortization Of Loans And Advances To Financial Advisors And Other Employees (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>38,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>35,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>10,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>5,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+95.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>17,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-29,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+160.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>65,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>57,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Gain Loss On Sale Of Business (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-49,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+247.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>12,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+664.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Asset</t>
+          <t>Increase Decrease In Contract With Customer Asset (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-389,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-53,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-630.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-89,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>48,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-285.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change In Securities Purchased Under Agreements To Resell</t>
+          <t>Change In Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-182,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-113,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-60.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-229,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-250,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-611,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-512,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>781,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>543,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Loans</t>
+          <t>Increase Decrease In Other Loans (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-18,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-24,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-56,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>81,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-168.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>371,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>5,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+7250.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>104,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>46,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+121.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Drafts Payable</t>
+          <t>Increase Decrease In Drafts Payable (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-50,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-39,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased</t>
+          <t>Increase Decrease In Financial Instruments Sold Not Yet Purchased (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>130,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>179,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Compensation</t>
+          <t>Increase Decrease In Accrued Compensation (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-466,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-390,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-5,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>119,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-104.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-342,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-211,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>101,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>88,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>344,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>615,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+14733.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses</t>
+          <t>Proceeds From Divestiture Of Businesses (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>59,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Loans And Leases</t>
+          <t>Payments For Proceeds From Other Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>55,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>24,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+128.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-47,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-16,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-188.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-106,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-90,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-656,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-807,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-6,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-706.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-256,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-172,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Transfer Of Portfolio Loans And Leases To Held For Sale1</t>
+          <t>Transfer Of Portfolio Loans And Leases To Held For Sale1 (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>25,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>469,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-94.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Units Net Of Forfeitures</t>
+          <t>Units Net Of Forfeitures (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>187,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>158,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payment Of Contingent Consideration</t>
+          <t>Payment Of Contingent Consideration (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase</t>
+          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>211,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>104,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+102.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>1,045,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>537,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+94.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Lending Payable</t>
+          <t>Increase Decrease In Securities Lending Payable (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>257,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>113,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+127.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>45,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-125,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-114,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-96,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-93,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-9,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-9,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock And Equity Award Holders</t>
+          <t>Payments Of Dividends Common Stock And Equity Award Holders (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-70,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-62,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>1,247,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>456,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+173.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>188,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>215,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>5,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>8,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-3,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>3,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-199.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>645,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>75,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+751.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>2,928,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>2,754,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/720672/000119312526202795/sf-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>