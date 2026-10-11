--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1026 +458,1026 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,392,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,314,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Debt Securities Available For Sale Operating</t>
+          <t>Interest Income Debt Securities Available For Sale Operating (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>58,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>61,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cash And Investments Interest Income Loss</t>
+          <t>Cash And Investments Interest Income Loss (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>176,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>243,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2,627,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,619,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>808,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>881,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Short Term Borrowings</t>
+          <t>Interest Expense Short Term Borrowings (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>11,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>13,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Long Term Debt</t>
+          <t>Interest Expense Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>305,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>242,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,125,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,138,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,501,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,480,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Financing Receivable And Off Balance Sheet Excluding Accrued Interest Credit Loss Expense Reversal</t>
+          <t>Financing Receivable And Off Balance Sheet Excluding Accrued Interest Credit Loss Expense Reversal (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>332,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>408,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,169,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,072,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>368,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>254,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S</t>
+          <t>Gain Loss On Sales Of Mortgage Backed Securities M B S (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-9,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-2197.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>123,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>112,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>482,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>368,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>345,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>349,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>34,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>51,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>275,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>235,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Operating Expenses Excluding Amortization Of Intangible Assets</t>
+          <t>Operating Expenses Excluding Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>655,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>636,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Amortization Of Acquired Intangible Assets Including Impairment Of Intangible Assets</t>
+          <t>Amortization Of Acquired Intangible Assets Including Impairment Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>3,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>5,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>659,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>641,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>992,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>798,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>247,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>190,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>744,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>608,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>15,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>18,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>729,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>590,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>207,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>216,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>3.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>210,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>219,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>0.52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>0.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1514,98 +1514,98 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>770,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>617,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-21,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-30,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1674,2530 +1674,2530 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,241,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>4,700,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>122,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>119,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>29,746,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>30,072,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>7,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>115,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>112,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,922,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2,098,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>20,332,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>20,902,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>933,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Restricted Cash And Investments</t>
+          <t>Restricted Cash And Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>177,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>173,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Interest Earning Assets</t>
+          <t>Other Interest Earning Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-97.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,562,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,546,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>59,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>63,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Income Tax Receivable</t>
+          <t>Income Tax Receivable (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>347,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>425,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>47,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>36,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,362,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,440,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>27,294,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>27,912,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>49,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>53,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,758,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,933,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>21,060,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>21,068,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings</t>
+          <t>Other Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>498,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>373,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>403,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Preferred Stock Value Outstanding</t>
+          <t>Preferred Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>251,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>251,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>88,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>88,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,240,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,193,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-40,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-65,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>4,734,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>4,114,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Attributableto Parent Excluding Treasury Stock</t>
+          <t>Stockholders Equity Attributableto Parent Excluding Treasury Stock (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,274,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>5,581,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-3,822,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-3,421,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,451,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,159,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>29,746,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>30,072,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>50,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-34,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+246.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Amortizationof Brokered Deposit Placement</t>
+          <t>Amortizationof Brokered Deposit Placement (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>8,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>10,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization Of A B C P Unsecured Borrowings</t>
+          <t>Amortization Of A B C P Unsecured Borrowings (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Loan Origination Fees Net</t>
+          <t>Amortization Of Deferred Loan Origination Fees Net (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>15,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>12,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+65.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>16,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>17,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>40,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>39,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-107.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>7,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>12,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,180,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,110,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Trading Securities Held For Sale</t>
+          <t>Payments To Acquire Trading Securities Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Equity Securities Fv Ni</t>
+          <t>Increase Decrease In Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-11,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+93.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Other Interest Earning Assets</t>
+          <t>Payments For Proceeds From Other Interest Earning Assets (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>4,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-50,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-6,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-668.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>30,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-20,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+248.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-10,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>3,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-420.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-54,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-15,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-259.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1,143,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-937,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-398,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-329,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Student Loans Acquired And Originated</t>
+          <t>Student Loans Acquired And Originated (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-7,461,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-7,064,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Proceeds From Loans Held For Investment And Loans Held For Sale</t>
+          <t>Net Proceeds From Loans Held For Investment And Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>5,239,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>4,246,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Decrease In Loans Held For Investment And Loans Held For Sale</t>
+          <t>Net Decrease In Loans Held For Investment And Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,901,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2,725,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-81,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-91,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>448,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>832,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-46.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>1,046,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>675,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Interest Costs Capitalized</t>
+          <t>Interest Costs Capitalized (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>691,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>632,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Trading Investment Received In Consideration For Loans Sold</t>
+          <t>Trading Investment Received In Consideration For Loans Sold (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>5,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Available For Sale Investments Received In Consideration For Loans Sold</t>
+          <t>Available For Sale Investments Received In Consideration For Loans Sold (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>131,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>210,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Cash Paid For Brokered Deposit Placement Fee</t>
+          <t>Cash Paid For Brokered Deposit Placement Fee (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-8,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-7,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Brokered Certificates Of Deposit</t>
+          <t>Net Increase Decrease In Brokered Certificates Of Deposit (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-662,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>88,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-848.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Increase In N O W Account Deposits</t>
+          <t>Net Increase In N O W Account Deposits (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>652,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-687,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+195.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Borrowings Issues Discount And Deferred Fees Net</t>
+          <t>Borrowings Issues Discount And Deferred Fees Net (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>536,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2,206,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-75.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Borrowings Repaid</t>
+          <t>Borrowings Repaid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-1,119,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-1,004,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Upfront Fee Paid On Secured Borrowings</t>
+          <t>Net Increase Decrease In Upfront Fee Paid On Secured Borrowings (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-2,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-2,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>493,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-700,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-15,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-18,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-107,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-99,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-368,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-247,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-1,103,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>228,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-583.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1,111,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>1,109,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>167,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-455,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>574,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-179.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>4,418,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>4,874,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032033/000103203326000011/slm-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>