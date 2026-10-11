--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1642,51 +1642,51 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2023554/000162828025050698/sndk-20251003.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2023554/000162828025050698/sndk-20251003.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">