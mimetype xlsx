--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3330 +458,3330 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,275,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,604,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+41.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cost Depreciation Amortization And Depletion</t>
+          <t>Cost Depreciation Amortization And Depletion (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>248,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>7,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+3142.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>629,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>318,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+97.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,646,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,285,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>700,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>553,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>381,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>215,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+77.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>172,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>136,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>155,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+3785.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>115,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,525,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>909,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>120,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>376,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-68.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-133,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-94,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>32,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>114,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-71.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>19,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>396,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-95.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>47,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-94.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>16,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>349,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>16,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>345,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-95.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>17,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>345,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-95.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>17,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>349,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-95.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>191,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>154,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>192,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>156,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-4,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+258.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-23,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>347,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-106.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-5,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-45,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-1,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-766.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,412,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>14,119,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-82.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>71,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>144,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-50.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Short Term Investments</t>
+          <t>Cash Cash Equivalents And Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,484,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>14,263,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,267,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,002,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>441,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>395,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,195,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,217,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>48,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,437,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>16,879,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>714,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>571,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>697,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>585,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>26,853,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>3,461,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+675.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>113,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,509,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-92.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,197,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>46,889,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>23,756,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+97.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>11,875,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>173,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+6748.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,185,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>903,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>135,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>104,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,419,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,375,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>22,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>27,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,790,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,406,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+57.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>179,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>84,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+111.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>670,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>587,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>389,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>331,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>10,013,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,547,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>488,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+216.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>16,411,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>13,840,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>10,035,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>877,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>20,565,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,219,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+1587.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>10,397,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>9,624,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-242,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-689,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+64.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-244,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-240,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>30,478,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>9,915,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+207.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-843.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>30,477,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>9,915,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+207.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>46,889,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>23,756,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+97.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>907,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>96,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+836.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Reductionof Operating Lease Rightof Use Assets</t>
+          <t>Reductionof Operating Lease Rightof Use Assets (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>72,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>51,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Capitalized Contract Cost Amortization</t>
+          <t>Capitalized Contract Cost Amortization (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>41,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>25,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>481,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>388,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>14,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>15,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-121,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-237,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+49.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>234,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-74,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+416.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-85,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-39,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-115.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>44,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-140,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+131.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-87,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-36,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-141.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-114,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-242,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decreasein Operating Lease Liabilities</t>
+          <t>Increase Decreasein Operating Lease Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-74,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-48,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-122,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-36,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-232.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>196,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-37,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+624.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,485,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>207,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+614.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Shortterm Investments (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>11,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>35,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>3,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>22,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-13,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-47,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-3,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-89,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-96,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-89,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>53,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-265.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-3,462,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-1,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-268508.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>116,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>118,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-217,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-166,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Private Placement</t>
+          <t>Proceeds From Issuance Of Private Placement (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Other Equity</t>
+          <t>Payments For Repurchase Of Other Equity (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-37,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-262,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,864,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>9,954,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-118.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-9,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>8,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-213.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-476,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>10,224,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-104.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2,416,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>14,123,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-82.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/883241/000088324126000018/snps-20260430.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>