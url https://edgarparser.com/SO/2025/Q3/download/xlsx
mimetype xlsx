--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>909</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>-47.6%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Fuel Cost (Q)</t>
+          <t>Deferred Fuel Cost (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>-64</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-23.4%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Joint Owner Accounts Receivable (Q)</t>
+          <t>Joint Owner Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>5,161</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss Noncurrent (Q)</t>
+          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>1,484</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>-10.9%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>2,650</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>+8.8%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill (Q)</t>
+          <t>Intangible Assets Net Including Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
@@ -2570,83 +2570,83 @@
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>874</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>+4.2%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Prepaid Long Term Service Agreements (Q)</t>
+          <t>Prepaid Long Term Service Agreements (INSTANT)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Prepaid Pension And Other Postretirement Benefit Costs (Q)</t>
+          <t>Prepaid Pension And Other Postretirement Benefit Costs (INSTANT)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
@@ -2858,51 +2858,51 @@
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current (Q)</t>
+          <t>Accounts Payable Other Current (INSTANT)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
@@ -2922,51 +2922,51 @@
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Taxes Payable Current (Q)</t>
+          <t>Taxes Payable Current (INSTANT)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
@@ -3466,51 +3466,51 @@
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>9,178</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>-4.4%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Accrued Environmental Loss Contingencies Noncurrent (Q)</t>
+          <t>Accrued Environmental Loss Contingencies Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>33,632</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>-0.0%</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212225000084/so-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">