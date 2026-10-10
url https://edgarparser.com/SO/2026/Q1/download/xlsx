--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2114 +458,2114 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>8,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>7,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance And Operations</t>
+          <t>Utilities Operating Expense Maintenance And Operations (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Excluding Nuclear Fuel</t>
+          <t>Depreciation And Amortization Excluding Nuclear Fuel (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>5,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+65.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest And Debt Expense</t>
+          <t>Interest And Debt Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+71.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-121.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>8,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>7,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Under Recovered Fuel Clause Revenues Receivables Current</t>
+          <t>Under Recovered Fuel Clause Revenues Receivables Current (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-57.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-57.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current</t>
+          <t>Accounts Receivable Gross Current (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Unbilled Revenues Current</t>
+          <t>Unbilled Revenues Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Deferred Fuel Cost (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Allowance For Doubtful Accounts Receivable Current</t>
+          <t>Allowance For Doubtful Accounts Receivable Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Joint Owner Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Energy Related Inventory Other Fossil Fuel</t>
+          <t>Energy Related Inventory Other Fossil Fuel (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Energy Related Inventory Natural Gas In Storage</t>
+          <t>Energy Related Inventory Natural Gas In Storage (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Inventory Supplies</t>
+          <t>Other Inventory Supplies (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Regulatory Asset Asset Retirement Obligation Current</t>
+          <t>Regulatory Asset Asset Retirement Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Regulatory Assets Current</t>
+          <t>Other Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>9,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>11,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>157,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>148,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Unamortized Loss Reacquired Debt Noncurrent</t>
+          <t>Unamortized Loss Reacquired Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Plant In Service</t>
+          <t>Public Utilities Property Plant And Equipment Plant In Service (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>149,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation</t>
+          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>45,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>40,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Public Utilities Other Depreciable Property Plant And Equipment Plant In Service</t>
+          <t>Public Utilities Other Depreciable Property Plant And Equipment Plant In Service (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>103,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>97,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Fuel</t>
+          <t>Public Utilities Property Plant And Equipment Fuel (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Construction Work In Progress</t>
+          <t>Public Utilities Property Plant And Equipment Construction Work In Progress (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>11,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>7,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Net</t>
+          <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>116,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>106,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Property And Investments</t>
+          <t>Other Property And Investments (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>10,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>10,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Deferred Charges Related To Income Taxes</t>
+          <t>Deferred Charges Related To Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Prepaid Long Term Service Agreements (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -2602,248 +2602,248 @@
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Prepaid Pension Costs</t>
+          <t>Prepaid Pension Costs (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Regulatory Asset Asset Retirement Obligation</t>
+          <t>Regulatory Asset Asset Retirement Obligation (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>5,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>5,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Costs</t>
+          <t>Deferred Costs (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Regulatory Assets Deferred</t>
+          <t>Other Regulatory Assets Deferred (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>7,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>7,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Charges And Other Assets</t>
+          <t>Deferred Charges And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>20,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>19,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>5,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>5,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
@@ -2858,56 +2858,56 @@
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Customer Deposits Current1</t>
+          <t>Customer Deposits Current1 (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
@@ -2922,1186 +2922,1186 @@
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Accrued Salaries Current</t>
+          <t>Accrued Salaries Current (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Current</t>
+          <t>Asset Retirement Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Temporary L I F O Liquidation Liability Current (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Other Regulatory Liabilities Current</t>
+          <t>Other Regulatory Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Natural Gas Cost Over Recovery Short Term</t>
+          <t>Natural Gas Cost Over Recovery Short Term (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+718.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>15,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>13,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>3,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Current</t>
+          <t>Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>12,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>12,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>8,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>9,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Accrued Environmental Loss Contingencies Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>117,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>110,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>67,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>62,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Deferred Credits Related To Income Taxes</t>
+          <t>Deferred Credits Related To Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>4,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Accumulated Deferred Investment Tax Credit</t>
+          <t>Accumulated Deferred Investment Tax Credit (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Other Cost Of Removal Obligations</t>
+          <t>Other Cost Of Removal Obligations (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>2,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Other Regulatory Liabilities Deferred</t>
+          <t>Other Regulatory Liabilities Deferred (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Deferred Credits And Other Liabilities</t>
+          <t>Deferred Credits And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>34,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>34,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>39,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>37,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>157,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>148,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-52.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Expense</t>
+          <t>Pension And Other Postretirement Benefit Expense (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Amortization Of Deferred Investment Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Cash Paid To Settle</t>
+          <t>Asset Retirement Obligation Cash Paid To Settle (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Loss On Damaged Equipment (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Increase Decreasein Energy Related Inventory Natural Gasin Storage</t>
+          <t>Increase Decreasein Energy Related Inventory Natural Gasin Storage (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Increase Decrease In Accrued Taxes (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -4138,866 +4138,866 @@
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-2400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Storm Damage Cost Recovery Noncurrent</t>
+          <t>Storm Damage Cost Recovery Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+46.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+1671.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Increase Decrease In Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-140.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Increase Decrease In Fossil Fuel Inventories (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Taxes Payable</t>
+          <t>Increase Decrease In Accrued Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Salaries</t>
+          <t>Increase Decrease In Accrued Salaries (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customer Refunds</t>
+          <t>Increase Decrease In Customer Refunds (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+105.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-119.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+89.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Increase Decrease Retail Fuel Cost Under Recovery Short Term</t>
+          <t>Increase Decrease Retail Fuel Cost Under Recovery Short Term (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Increase Decrease In Prepaid Taxes (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Stock Option Plan Expense</t>
+          <t>Stock Option Plan Expense (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Increase Decrease In Materials And Supplies</t>
+          <t>Increase Decrease In Materials And Supplies (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>-872.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Increase Decrease In Over Energy Recovery</t>
+          <t>Increase Decrease In Over Energy Recovery (Q)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>-179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+84.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>-2,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>-2,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Payments To Invest In Decommissioning Fund</t>
+          <t>Payments To Invest In Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Proceeds From Contribution In Aid Of Construction (Q)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Proceeds From Decommissioning Fund</t>
+          <t>Proceeds From Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Payment Of Capital Contribution To Subsidiary (Q)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Payments For Removal Costs</t>
+          <t>Payments For Removal Costs (Q)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>-168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Change In Construction Payables</t>
+          <t>Change In Construction Payables (Q)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>-55.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Change In Construction Payables Net Of Joint Owner Portion (Q)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -5034,248 +5034,248 @@
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>-3,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>-2,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>-52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Right Of Use Asset Obtained In Exchange For Operating And Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>-84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Stock Issued1</t>
+          <t>Stock Issued1 (Q)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
@@ -5290,56 +5290,56 @@
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Proceeds From Other Short Term Debt</t>
+          <t>Proceeds From Other Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
@@ -5354,56 +5354,56 @@
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Repayments Of Other Short Term Debt</t>
+          <t>Repayments Of Other Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
@@ -5514,450 +5514,450 @@
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Proceeds From Contributions From Parent (Q)</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>-776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>-736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>-191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>2,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (Q)</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>2,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>4,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>-47.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>+1683.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (Q)</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>-1,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>-3677.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>-653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>1,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>-153.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>2,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>-57.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92122/000009212226000034/so-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>