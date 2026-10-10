--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1090 +458,1090 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,146,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,601,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Other</t>
+          <t>Interest Income Other (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>228,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>205,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3,375,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,807,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Expense Securitizations And Warehouses</t>
+          <t>Interest Expense Securitizations And Warehouses (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>95,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>112,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,014,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>930,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Corporate Borrowings</t>
+          <t>Interest Expense Corporate Borrowings (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>45,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>48,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+49.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,156,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,091,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,218,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,716,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Noninterest Income Loan Origination Sales Securitizations And Servicing</t>
+          <t>Noninterest Income Loan Origination Sales Securitizations And Servicing (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>242,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>278,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Excluding Assessed Tax Technology Products And Solutions</t>
+          <t>Revenue From Contract With Customer Excluding Assessed Tax Technology Products And Solutions (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>360,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>350,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Noninterest Income Loan Platform Fees</t>
+          <t>Noninterest Income Loan Platform Fees (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>575,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>141,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+306.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>214,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>187,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,394,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>958,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3,613,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2,674,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>30,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>31,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>648,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>551,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,095,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>796,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>608,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>461,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>704,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>600,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,057,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,409,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>525,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>233,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+125.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-44,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>265,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-116.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>481,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>498,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>19,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-7,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+375.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-17850.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>19,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-7,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+370.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>500,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>491,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>0.42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,150,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,050,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,251,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,101,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>619,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>503,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1578,1570 +1578,1570 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,142,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>927,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>481,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>479,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>32,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>32,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,929,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,538,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+94.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,393,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,393,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>93,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>81,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>50,660,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>36,250,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>231,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>297,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>427,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>171,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+149.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,575,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,895,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>22,862,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>17,684,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Financing Receivable Held For Investment At Fair Value</t>
+          <t>Financing Receivable Held For Investment At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>13,657,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>8,597,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,516,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,246,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Servicing Asset At Fair Value Amount</t>
+          <t>Servicing Asset At Fair Value Amount (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>378,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>342,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>416,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>287,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>231,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>297,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,177,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,714,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>8,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>7,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>743,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>556,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>40,170,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>29,725,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>37,387,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>25,861,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>118,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>116,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>37,505,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>25,978,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>106,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>97,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Debt Longterm And Shortterm Combined Amount</t>
+          <t>Debt Longterm And Shortterm Combined Amount (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,815,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,092,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Beneficial Interest</t>
+          <t>Beneficial Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>11,302,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>7,838,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>10,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-8,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+231.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-824,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-1,305,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>10,489,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>6,525,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>50,660,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>36,250,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>234,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>203,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>262,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>246,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>16,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-286,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+105.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>13,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>9,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-3,742,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,119,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-234.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-1,668,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-2,190,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-6,719,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-4,820,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-64,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-22,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-187.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-2,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-7,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>13,109,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>5,034,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+160.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>28,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>26,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,146,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,118,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,647,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-906,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+392.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000013/sofi-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>