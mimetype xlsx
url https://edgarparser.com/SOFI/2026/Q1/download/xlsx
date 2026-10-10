--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1186 +458,1186 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>932,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>712,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Other</t>
+          <t>Interest Income Other (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>68,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>50,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,000,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>763,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Expense Securitizations And Warehouses</t>
+          <t>Interest Expense Securitizations And Warehouses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>10,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>28,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>287,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>225,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Corporate Borrowings</t>
+          <t>Interest Expense Corporate Borrowings (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>10,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>11,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>308,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>265,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>692,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>498,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Noninterest Income Loan Origination Sales Securitizations And Servicing</t>
+          <t>Noninterest Income Loan Origination Sales Securitizations And Servicing (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>142,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>52,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+169.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Excluding Assessed Tax Technology Products And Solutions</t>
+          <t>Revenue From Contract With Customer Excluding Assessed Tax Technology Products And Solutions (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>49,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>86,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Noninterest Income Loan Platform Fees</t>
+          <t>Noninterest Income Loan Platform Fees (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>138,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>92,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+49.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Crypto Transactions Revenue Gross</t>
+          <t>Crypto Transactions Revenue Gross (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>121,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Crypto Transactions Revenue Cost Of Revenue</t>
+          <t>Crypto Transactions Revenue Cost Of Revenue (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-120,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Crypto Transaction Revenue Net</t>
+          <t>Crypto Transaction Revenue Net (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>76,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>41,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+86.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>407,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>273,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+49.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,100,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>771,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>8,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+56.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>187,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>156,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>335,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>238,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>171,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>135,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>197,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>156,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>891,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>686,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>199,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>79,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+150.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-32,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-8,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-278.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>166,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>71,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+134.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Availableforsale Securities Adjustment Net Of Tax Portion Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-12,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>11,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-213.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-187.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-13,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>11,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-222.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>153,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>82,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+85.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0.06</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+116.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>0.06</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,276,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,097,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,378,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,185,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>129,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>140,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -1674,2338 +1674,2338 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>329,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>268,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>9,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>8,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>166,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>71,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+134.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,401,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,085,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+63.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,393,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,393,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>88,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>77,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>53,698,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>37,749,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>360,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>630,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,231,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>25,454,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>18,226,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Financing Receivable Held For Investment At Fair Value</t>
+          <t>Financing Receivable Held For Investment At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>15,336,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,571,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,381,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Servicing Asset At Fair Value Amount</t>
+          <t>Servicing Asset At Fair Value Amount (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>367,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>448,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>316,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+41.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>215,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>279,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,019,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,328,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+52.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>7,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>5,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>729,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>674,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>42,886,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>31,070,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>40,119,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>27,136,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>122,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>120,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>40,242,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>27,256,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>100,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>93,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Debt Longterm And Shortterm Combined Amount</t>
+          <t>Debt Longterm And Shortterm Combined Amount (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,813,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>3,046,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Beneficial Interest</t>
+          <t>Beneficial Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>11,471,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>7,910,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-2,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-197.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-657,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-1,234,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>10,811,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,678,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+61.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>53,698,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>37,749,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>72,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>63,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>67,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>55,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>28,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>8,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+228.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Financing Receivable Held For Investment At Fair Value</t>
+          <t>Fair Value Adjustment Of Financing Receivable Held For Investment At Fair Value (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-39,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-98,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+59.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Securitization Of Loans</t>
+          <t>Fair Value Adjustment Of Securitization Of Loans (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-3,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-187.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Loans Held For Sale</t>
+          <t>Increase Decrease In Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-2,661,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-586,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-354.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease Accrued Interest On Loans</t>
+          <t>Increase Decrease Accrued Interest On Loans (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-24,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-3,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-682.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financing Receivable Held For Sale Previously</t>
+          <t>Increase Decrease In Financing Receivable Held For Sale Previously (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>227,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>233,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Servicing Assets From Securitization</t>
+          <t>Increase Decrease In Servicing Assets From Securitization (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>10,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-47,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+121.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-136,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>213,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-164.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-33,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>101,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-133.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-2,314,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>21,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-10866.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-67,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-52,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Capitalized Computer Software Period Increase Decrease</t>
+          <t>Capitalized Computer Software Period Increase Decrease (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-1,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1,379,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-338,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-307.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>605,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>167,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>120,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-86,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-200,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Financing Receivables After Allowance For Credit Loss</t>
+          <t>Increase Decrease In Financing Receivables After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,649,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-961,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Receipts From Securitization Investments</t>
+          <t>Proceeds From Receipts From Securitization Investments (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>24,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>11,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+109.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-58.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-8,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-19,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-2,394,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,440,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Deposits Credited But Not Yet Obtained In Cash</t>
+          <t>Deposits Credited But Not Yet Obtained In Cash (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>451,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>268,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount</t>
+          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>13,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>12,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>3,034,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>1,480,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+105.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>87,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-3,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-17,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+82.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-5,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-5,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+1113.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>3,114,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,425,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+118.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-187.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-1,595,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>6,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-23646.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>3,761,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>2,716,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1818874/000181887426000037/sofi-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>