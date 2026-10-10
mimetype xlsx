--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1972,56 +1972,56 @@
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1964738/000196473825000091/solv-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>5,137</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>8,109</t>
+          <t>8,109,000,000</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1964738/000196473825000091/solv-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Common Stock</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">