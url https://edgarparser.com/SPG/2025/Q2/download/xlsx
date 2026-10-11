--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>793,107</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>-2.0%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Equity Method Investments (Q)</t>
+          <t>Equity Method Investments (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -2218,51 +2218,51 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>40,942</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>-0.8%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding (Q)</t>
+          <t>Common Stock Value Outstanding (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
@@ -2410,147 +2410,147 @@
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>2,944,586</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>-16.7%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
+          <t>Preferred Units Preferred Partners Capital Accounts (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>General Partners Capital Account (Q)</t>
+          <t>General Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Limited Partners Capital Account (Q)</t>
+          <t>Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
@@ -2666,83 +2666,83 @@
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000155837025010639/spg-20250630x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">