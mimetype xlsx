--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,802 +458,802 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,628,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,367,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Management Fees And Other Revenues</t>
+          <t>Management Fees And Other Revenues (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>40,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>33,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>88,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>71,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,757,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,473,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>170,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>136,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>458,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>328,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>135,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>107,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Cost Of Property Repairs And Maintenance</t>
+          <t>Cost Of Property Repairs And Maintenance (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>40,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>30,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>33,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>34,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Home And Regional Office Costs</t>
+          <t>Home And Regional Office Costs (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>67,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>65,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>54,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>12,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+330.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>33,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>30,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>994,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>745,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>762,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>727,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-275,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-226,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposal Exchange Or Evaluation Of Equity Interests</t>
+          <t>Gain Loss On Disposal Exchange Or Evaluation Of Equity Interests (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-6,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-23,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+73.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense Benefit And Other</t>
+          <t>Income Tax Expense Benefit And Other (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>19,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>7,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+161.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-21,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>30,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-170.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Unrealized Gains Losses In F V Equity Instruments And Derivative Instruments</t>
+          <t>Unrealized Gains Losses In F V Equity Instruments And Derivative Instruments (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>25,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-36,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+169.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Acquisition Of Controlling Interest Sale Or Disposal Of Or Recovery On Assets And Interests In Unconsolidated Entities Gain Or Loss And Impairment Net</t>
+          <t>Acquisition Of Controlling Interest Sale Or Disposal Of Or Recovery On Assets And Interests In Unconsolidated Entities Gain Or Loss And Impairment Net (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>64,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>568,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>477,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>88,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>63,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends And Other Adjustments</t>
+          <t>Preferred Stock Dividends And Other Adjustments (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>479,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>413,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Net Income Loss Allocated To General Partners (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1290,632 +1290,632 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1.27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1.27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>11,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-13,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+181.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Reclassification From Accumulated Other Comprehensive Income Current Period Net Of Tax</t>
+          <t>Reclassification From Accumulated Other Comprehensive Income Current Period Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-1,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-1,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Gain Loss Arising During Period Net Of Tax</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Gain Loss Arising During Period Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>16,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-16,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+199.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Changes In Available For Sale Securities And Other</t>
+          <t>Changes In Available For Sale Securities And Other (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>595,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>447,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>91,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>59,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>503,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>387,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>324,961,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>326,313,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>324,961,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>326,313,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>275,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>226,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>542,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>738,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>39,639,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>50,936,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>20,988,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>29,947,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts And Notes Receivable Net</t>
+          <t>Accounts And Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>880,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
@@ -1930,312 +1930,312 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Costs And Other Assets</t>
+          <t>Deferred Costs And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,969,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>28,247,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>33,302,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Expenses Intangibles And Deferred Revenues</t>
+          <t>Accounts Payable Accrued Expenses Intangibles And Deferred Revenues (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,701,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cash Distributions And Losses In Partnerships And Joint Ventures At Equity</t>
+          <t>Cash Distributions And Losses In Partnerships And Joint Ventures At Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,791,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>734,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>825,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>40,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
@@ -2250,184 +2250,184 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>12,411,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-4,875,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-227,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-2,489,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,858,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
@@ -2538,152 +2538,152 @@
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,072,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>3,025,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+100.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>39,639,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>264,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1,213,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
@@ -2730,600 +2730,600 @@
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Cash Flows</t>
+          <t>Depreciation And Amortization Cash Flows (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>532,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>355,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+49.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-4,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-1,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-195.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>98,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>108,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Notes Receivable</t>
+          <t>Increase Decrease In Accounts And Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>57,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>35,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+63.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-55,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>48,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-214.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Accrued Expenses Intangibles Deferred Revenues And Other Liabilities</t>
+          <t>Increase Decrease In Accounts Payable Accrued Expenses Intangibles Deferred Revenues And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-301,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-226,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>833,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>827,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Repayment Of Notes Receivable From Related Parties</t>
+          <t>Repayment Of Notes Receivable From Related Parties (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>3,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>7,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-208,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-230,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-10,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-5,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-12,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+92.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>85,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>108,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>145,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-106,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-377,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+71.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Or Sale Of Common Stock Or Units And Other Net Of Issuance Costs</t>
+          <t>Proceeds From Issuance Or Sale Of Common Stock Or Units And Other Net Of Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Redemption Of Limited Partner Units</t>
+          <t>Redemption Of Limited Partner Units (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-6,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+80.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-175,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
@@ -3338,354 +3338,354 @@
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-5,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-1,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-202.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Distributions To Preferred Unit Holders Financing Activities</t>
+          <t>Distributions To Preferred Unit Holders Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+32.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends Common Stock And Preferred Stock</t>
+          <t>Payments Of Ordinary Dividends Common Stock And Preferred Stock (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-715,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-686,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-122,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-106,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Debt Net Of Issuance Costs</t>
+          <t>Proceeds From Debt Net Of Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,812,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>857,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+111.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-1,796,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-526,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-241.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-1,007,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-469,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-114.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-280,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-20,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-1277.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>542,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>1,380,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-60.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1063761/000110465926058640/spg-20260331x10q.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>