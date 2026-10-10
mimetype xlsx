--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3448 +458,3448 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,265.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,983.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,347.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,184.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>477.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>414.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets Selling General And Administrative</t>
+          <t>Amortization Of Intangible Assets Selling General And Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>87.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>64.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Special Charges Net</t>
+          <t>Special Charges Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>3.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Goodwill And Intangible Asset Impairment</t>
+          <t>Goodwill And Intangible Asset Impairment (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>8.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-94.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>350.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>308.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-9.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+191.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-48.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-45.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+128.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>314.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>255.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-68.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-53.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>245.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>201.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax</t>
+          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>200.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>4.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-0.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-0.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>4.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>47.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>46.19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5.06</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-0.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-0.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>4.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>48.51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>47.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>45.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>280.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+72.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>36.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-37.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+198.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-412.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>156.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+132.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>357.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>313.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Current</t>
+          <t>Contract With Customer Asset Net Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>11.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+475.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>302.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>55.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>31.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+75.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,143.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>784.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,043.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>834.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>250.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>164.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,604.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,714.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>76.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>57.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>646.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>483.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>532.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>444.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-242.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-226.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>290.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>868.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Assets Of Abandoned Entities</t>
+          <t>Assets Of Abandoned Entities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>6.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>8.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>145.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>128.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>115.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>62.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+85.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>185.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>170.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>19.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>10.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-86.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>27.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-87.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>461.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>418.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent</t>
+          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>149.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>97.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+53.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>245.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>224.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>911.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>61.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>44.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-3.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>496.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Liabilities Of Abandoned Entities</t>
+          <t>Liabilities Of Abandoned Entities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>14.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>12.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,938.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,373.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>482.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>238.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+102.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>260.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>223.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-444.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2,237.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1,384.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+61.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>3,604.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2,714.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>26.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>167.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>113.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Machinery And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>338.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>308.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Securities Without Readily Determinable Fair Value Upward Price Adjustment Annual Amount</t>
+          <t>Equity Securities Without Readily Determinable Fair Value Upward Price Adjustment Annual Amount (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Compensation Plan Asset</t>
+          <t>Amortization Of Deferred Compensation Plan Asset (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>24.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Impairment Of Intangible Assets Excluding Goodwill</t>
+          <t>Impairment Of Intangible Assets Excluding Goodwill (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>26.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-15.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+272.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>122.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>91.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Expense</t>
+          <t>Pension And Other Postretirement Benefit Expense (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>19.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>15.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>16.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-8.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable And Other Operating Assets</t>
+          <t>Increase Decrease In Accounts Receivable And Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-81.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-3995.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease To Employee Retention Agreements For Acquisition</t>
+          <t>Increase Decrease To Employee Retention Agreements For Acquisition (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-46.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>9.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-69.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>24.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-4.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+674.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments For Restructuring</t>
+          <t>Payments For Restructuring (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-1.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>335.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>313.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-2.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-27.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+91.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>333.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>285.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-26.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>15.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-272.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Life Insurance Policies</t>
+          <t>Payments For Proceeds From Life Insurance Policies (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-23.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>41.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-157.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-92.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-142.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Investing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Investing Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-284.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-97.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-284.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-97.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Liabilities Assumed1</t>
+          <t>Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-90.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Borrowings Under Senior Credit Facilities</t>
+          <t>Borrowings Under Senior Credit Facilities (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>384.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+154.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Repayments Under Senior Credit Facilities</t>
+          <t>Repayments Under Senior Credit Facilities (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-1,082.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-321.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-236.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Borrowing Under Trade Receivables Agreement</t>
+          <t>Borrowing Under Trade Receivables Agreement (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Repayments Under Trade Receivables Agreement</t>
+          <t>Repayments Under Trade Receivables Agreement (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+108.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payment Proceeds Tax Withholding Share Based Payment Arrangement</t>
+          <t>Payment Proceeds Tax Withholding Share Based Payment Arrangement (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-7.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>0.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-922.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>551.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-4.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-2.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-80.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Financing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Financing Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>425.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>53.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+701.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>425.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>53.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+701.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1,372.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
@@ -3914,194 +3914,194 @@
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>41.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>43.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>57.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>43.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>6.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+240.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>204.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>56.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+262.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>161.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+126.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/88205/000008820526000008/spxc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>