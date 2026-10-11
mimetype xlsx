--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2058,51 +2058,51 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>397</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>-60.5%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current (Q)</t>
+          <t>Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>559</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>+0.4%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current (Q)</t>
+          <t>Prepaid Expense Current (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
@@ -2602,51 +2602,51 @@
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>2,534</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>-94.2%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Goodwill (Q)</t>
+          <t>Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
@@ -2762,51 +2762,51 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>96,155</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>+15.3%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
@@ -2986,83 +2986,83 @@
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>-2.4%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Liabilities Current (Q)</t>
+          <t>Other Liabilities Current (INSTANT)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Interest Payable Current (Q)</t>
+          <t>Interest Payable Current (INSTANT)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
@@ -3210,51 +3210,51 @@
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>-6.5%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Current (Q)</t>
+          <t>Asset Retirement Obligation Current (INSTANT)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
@@ -3306,83 +3306,83 @@
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>9,676</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>+126.3%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities (Q)</t>
+          <t>Other Non-Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
@@ -3594,51 +3594,51 @@
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>1,019</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>+15.4%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
@@ -3722,51 +3722,51 @@
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
@@ -5098,51 +5098,51 @@
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent (Q)</t>
+          <t>Dividends Payable Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
@@ -5866,51 +5866,51 @@
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>1,200</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>+63.6%</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000010/sre-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">