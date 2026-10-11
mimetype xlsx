--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,194 +458,194 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Regulated Operating Revenue Electric Non Nuclear</t>
+          <t>Regulated Operating Revenue Electric Non Nuclear (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Regulated Operating Revenue Gas</t>
+          <t>Regulated Operating Revenue Gas (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Unregulated Operating Revenue</t>
+          <t>Unregulated Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Regulated Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Regulated And Unregulated Operating Revenue</t>
+          <t>Regulated And Unregulated Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>3,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -682,802 +682,802 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-1,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-1,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Utilities Operating Expense Gas And Petroleum Purchased (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Utilities Operating Expense Maintenance And Operations (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Taxes Other</t>
+          <t>Taxes Other (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Utilities Operating Expense Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Utilities Operating Expense Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Utilities Operating Expense (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-5250.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1.59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>653,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>651,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>655,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>653,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1546,1496 +1546,1496 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+120.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-125.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-90.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts And Other Receivables Net Current</t>
+          <t>Accounts And Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+168.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+552.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Greenhouse Gas Allowances Current</t>
+          <t>Greenhouse Gas Allowances Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>31,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>36,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>5,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+539.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>4,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Greenhouse Gas Allowances Noncurrent</t>
+          <t>Greenhouse Gas Allowances Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Assets Held In Trust Noncurrent</t>
+          <t>Assets Held In Trust Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-94.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>18,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>15,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-94.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Prepaid Insurance Fund Asset Noncurrent</t>
+          <t>Prepaid Insurance Fund Asset Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Investments And Other Assets</t>
+          <t>Total Investments And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>28,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>30,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>113,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>99,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>67,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>82,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-18,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-19,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>49,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>63,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+75.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Accounts Payable Trade Current</t>
+          <t>Accounts Payable Trade Current (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current</t>
+          <t>Accounts Payable Other Current (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Interest And Dividends Payable Current</t>
+          <t>Interest And Dividends Payable Current (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Regulatory Liability Current</t>
+          <t>Regulatory Liability Current (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Greenhouse Gas Obligations Current</t>
+          <t>Greenhouse Gas Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>12,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
@@ -3082,376 +3082,376 @@
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>21,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>9,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+115.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Greenhouse Gas Obligations Noncurrent</t>
+          <t>Greenhouse Gas Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>6,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>5,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>3,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>3,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Liabilities Other Than Longterm Debt Noncurrent</t>
+          <t>Liabilities Other Than Longterm Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>18,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>17,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>30,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>33,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Deferred Credits And Other Liabilities</t>
+          <t>Deferred Credits And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>3,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
@@ -3466,920 +3466,920 @@
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>14,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>13,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>17,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>17,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>32,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>31,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Minority Interest Amount Represented By Preferred Stock</t>
+          <t>Minority Interest Amount Represented By Preferred Stock (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Other Minority Interests</t>
+          <t>Other Minority Interests (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>7,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>6,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>39,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>38,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>113,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>99,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+358.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+1350.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts</t>
+          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-106.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Increase Decrease In Bad Debt Expense</t>
+          <t>Increase Decrease In Bad Debt Expense (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+366.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets And Liabilities Net</t>
+          <t>Increase Decrease In Other Current Assets And Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+354.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+33.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets And Liabilities Net</t>
+          <t>Increase Decrease In Other Noncurrent Assets And Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-151.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>1,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-2,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-2,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-80.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments To Invest In Decommissioning Fund</t>
+          <t>Payments To Invest In Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Decommissioning Fund</t>
+          <t>Proceeds From Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-3,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-2,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Noncash Payments Of Advances To Affiliates</t>
+          <t>Noncash Payments Of Advances To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Unamortized Debt Issuance Costs Reclassified</t>
+          <t>Unamortized Debt Issuance Costs Reclassified (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Increase In Equity Related To C R N C I Activities</t>
+          <t>Increase In Equity Related To C R N C I Activities (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
@@ -4394,770 +4394,770 @@
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Dividends Common Stock Stock</t>
+          <t>Dividends Common Stock Stock (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>3,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>2,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>-673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>-994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-554.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Proceeds From Contributions From Affiliates</t>
+          <t>Proceeds From Contributions From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+43.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Payments Of Distributions To Affiliates</t>
+          <t>Payments Of Distributions To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-71.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Proceeds From Derivative Instrument Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>1,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>1,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>-80.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>1,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>+135.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>3,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>1,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>+124.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1032208/000103220826000030/sre-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>