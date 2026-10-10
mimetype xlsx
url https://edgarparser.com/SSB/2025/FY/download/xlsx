--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1250 +458,1250 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,001,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,925,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+55.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Taxable</t>
+          <t>Interest Income Securities Taxable (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>260,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>155,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+67.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Securities Tax Exempt</t>
+          <t>Interest Income Securities Tax Exempt (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>26,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>22,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>91,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>37,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+145.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,379,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,141,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+57.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>995,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>671,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+48.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>20,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>20,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Subordinated Notes And Debentures</t>
+          <t>Interest Expense Subordinated Notes And Debentures (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>60,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>23,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+152.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Other Long Term Debt</t>
+          <t>Interest Expense Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>9,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-93.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,076,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>725,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,303,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,415,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+62.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>119,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>15,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+649.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,183,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,399,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+56.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Realized Gain Loss</t>
+          <t>Debt And Equity Securities Realized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-228,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-457522.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Sale And Leaseback Transaction Gain Loss Net</t>
+          <t>Sale And Leaseback Transaction Gain Loss Net (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>229,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>55,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>51,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>377,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>302,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>797,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>606,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>160,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>90,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+78.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>120,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>92,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Real Estate Owned Expense And Loan Related</t>
+          <t>Other Real Estate Owned Expense And Loan Related (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>10,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>4,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+121.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>94,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>22,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+323.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Supplies And Postage Expense</t>
+          <t>Supplies And Postage Expense (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>13,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>10,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>21,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>16,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>40,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>31,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Fdic Special Assessment</t>
+          <t>Fdic Special Assessment (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-3,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-199.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>12,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>9,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Business Combination Integration Related Costs</t>
+          <t>Business Combination Integration Related Costs (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>117,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>20,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+485.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>133,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>94,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,521,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,001,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,040,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>700,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>241,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>165,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>798,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>534,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>7.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>7.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>7.87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>6.97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>101,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>76,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>101,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>76,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -1802,130 +1802,130 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,122,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>510,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+119.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>323,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-24,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+1426.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>798,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>534,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1994,2680 +1994,2680 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>112,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>179,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>222,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>161,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3,094,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,923,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>67,197,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>46,381,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+44.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>507.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>95.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+429.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>386,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>66,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+481.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>583,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>525,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Trading Securities Fair Value</t>
+          <t>Trading Securities Fair Value (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>110,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>102,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>353,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>223,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>8,715,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>6,798,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>345,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>279,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>48,598,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>33,902,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-585,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-465,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>48,013,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>33,437,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>994,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>502,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+97.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance</t>
+          <t>Bank Owned Life Insurance (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,293,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,013,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Servicing Asset</t>
+          <t>Servicing Asset (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>84,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>89,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>386,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>66,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+481.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>653,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>433,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>58,138,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>40,490,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Federal Funds Sold And Interest Earning Deposits With Banks</t>
+          <t>Federal Funds Sold And Interest Earning Deposits With Banks (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2,286,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>593,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+285.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>302,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>272,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,048,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,254,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>6,313,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>4,320,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+46.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>13,375,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>10,192,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>41,770,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>27,868,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>55,145,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>38,060,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+44.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased</t>
+          <t>Federal Funds Purchased (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>306,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>260,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>311,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>254,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Corporate And Subordinated Debentures</t>
+          <t>Corporate And Subordinated Debentures (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>696,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>391,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+77.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Reserve For Unfunded Commitments</t>
+          <t>Reserve For Unfunded Commitments (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>69,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>45,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>554,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>879,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,053,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>598,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+76.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>247,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>190,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>6,480,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>4,259,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+52.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>2,614,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>2,046,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-283,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-606,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>9,059,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>5,890,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>67,197,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>46,381,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+44.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Federal Funds Sold</t>
+          <t>Cash Cash Equivalents And Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>3,172,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>1,392,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+127.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>798,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>534,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Other Than Amortization Of Debt Discount Premium</t>
+          <t>Depreciation Depletion And Amortization Other Than Amortization Of Debt Discount Premium (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>157,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>56,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+178.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>117,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-10,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+1185.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments</t>
+          <t>Gain Loss On Sale Of Investments (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>228,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+457522.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>37,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>28,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Accretion On Loans Covered Under Fdic Loss Share Agreements</t>
+          <t>Accretion On Loans Covered Under Fdic Loss Share Agreements (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-258,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-14,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-1693.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+878.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Operating Lease Impairment Loss</t>
+          <t>Operating Lease Impairment Loss (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>4,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-244,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-17989.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>11,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>19,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Other Real Estate Write Downs</t>
+          <t>Other Real Estate Write Downs (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>5,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+2148.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets Held For Use</t>
+          <t>Impairment Of Long Lived Assets Held For Use (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment For Loans Held For Sale</t>
+          <t>Fair Value Adjustment For Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+2071.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-2,101,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-1,841,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,171,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,246,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Loans And Leases</t>
+          <t>Gain Loss On Sale Of Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-21,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-24,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance Income</t>
+          <t>Bank Owned Life Insurance Income (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-35,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-27,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-9,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-9,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>6,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-8,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+181.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>7,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+10190.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Life Insurance Corporate Or Bank Owned Change In Value</t>
+          <t>Life Insurance Corporate Or Bank Owned Change In Value (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-3,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-2,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Increase Decrease In Debt Securities Trading</t>
+          <t>Increase Decrease In Debt Securities Trading (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>826,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>281,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+193.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Increase Decrease In Derivative Assets</t>
+          <t>Increase Decrease In Derivative Assets (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-54,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>11,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-577.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-40,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>5,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-787.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-29,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-16,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-86.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-60,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>52,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-215.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Increase Decrease In Derivative Liabilities</t>
+          <t>Increase Decrease In Derivative Liabilities (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-332,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>75,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-541.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>140,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>300,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>511,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Operating Activity Securitization Of Interest Only Strips Into Trading Securities</t>
+          <t>Noncash Or Part Noncash Operating Activity Securitization Of Interest Only Strips Into Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>20,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Operating Activity Creation Of Interest Only Strip From Securitization Of Small Business Administration Loans Held For Sale</t>
+          <t>Noncash Or Part Noncash Operating Activity Creation Of Interest Only Strip From Securitization Of Small Business Administration Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>83,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Operating Activity Amount Of Small Business Administration Loans Held For Sale Pooling</t>
+          <t>Noncash Or Part Noncash Operating Activity Amount Of Small Business Administration Loans Held For Sale Pooling (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>812,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>353,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+129.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>105,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-10,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+1150.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>2,874,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>1,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+147290.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>202,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>228,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>3,842,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>511,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+651.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Investments</t>
+          <t>Proceeds From Sale Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>45,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>144,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-68.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-6,944,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-96,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-7072.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-117,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-140,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Increase Decrease In Loans Held For Sale</t>
+          <t>Increase Decrease In Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-1,470,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>-1,540,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Cash Acquired In Excess Of Payments To Acquire Business</t>
+          <t>Cash Acquired In Excess Of Payments To Acquire Business (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>1,040,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>-279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
@@ -4682,920 +4682,920 @@
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Proceeds From Recoveries Of Loan Previously Charged Off</t>
+          <t>Proceeds From Recoveries Of Loan Previously Charged Off (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>16,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>16,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>-70,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>-35,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>-96.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Insurance Investments</t>
+          <t>Proceeds From Sale Of Insurance Investments (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>11,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>8,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Real Estate</t>
+          <t>Proceeds From Sale Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>589,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>14,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>+3945.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>+167.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>20,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>-886,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>+102.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Sale And Leaseback Transaction Transfer Of Real Estate To Held For Sale</t>
+          <t>Sale And Leaseback Transaction Transfer Of Real Estate To Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>230,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Real Estate Acquired In Full Or In Partial Settlement Of Loans</t>
+          <t>Real Estate Acquired In Full Or In Partial Settlement Of Loans (FY)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>32,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>5,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>+480.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>1,878,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>1,012,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>+85.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (FY)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>103,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>25,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>+301.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Proceeds From Other Debt</t>
+          <t>Proceeds From Other Debt (FY)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>1,045,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>4,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>-1,105,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>-4,100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>+73.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>5,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>3,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>+55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>-235,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>-16,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>-1307.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>-231,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>-162,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Payments For Excise Tax On Repurchase Of Common Stock</t>
+          <t>Payments For Excise Tax On Repurchase Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>-1,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>5,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>-91.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>1,458,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>767,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>+90.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>1,106,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>741,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>+49.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>170,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>111,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>+52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>439,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>11,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>+3848.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>1,780,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>393,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>+352.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>3,172,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>1,392,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>+127.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Fair Value Of Assets Acquired Net Of Adjustments</t>
+          <t>Fair Value Of Assets Acquired Net Of Adjustments (FY)</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>16,553,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>414,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Liabilities Assumed Net Of Adjustments</t>
+          <t>Liabilities Assumed Net Of Adjustments (FY)</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>15,665,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>1,170,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Common Shares Issued1</t>
+          <t>Noncash Or Part Noncash Acquisition Noncash Financial Or Equity Instrument Consideration Common Shares Issued1 (FY)</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>2,472,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764038/000110465926017884/ssb-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">