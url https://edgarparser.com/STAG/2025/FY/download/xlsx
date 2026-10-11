--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3426 +458,3426 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>843,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>762,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Operating Income</t>
+          <t>Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>845,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>767,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>171,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>154,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>51,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>49,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>301,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>293,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>4,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>528,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>504,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+775.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-132,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-113,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-113.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Nonrecurring Gain</t>
+          <t>Other Nonrecurring Gain (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>11,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-84.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>93,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>32,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+190.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-37,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-69,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>279,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>193,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+44.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>273,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>189,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic</t>
+          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>273,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>189,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>186,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>182,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>187,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>182,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>249,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>175,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+42.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-1,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>21,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-107.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>14,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>36,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>32,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>31,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,208,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>6,833,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>394,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>428,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5,593,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,295,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>394,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>428,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6,800,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>6,495,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>85,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+7652.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>156,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>136,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>104,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>96,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>13,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>36,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>135,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>126,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>24,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>23,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,537,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,304,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,254,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,029,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>262,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>409,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,021,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,021,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,966,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,594,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>4,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Customer Advances And Deposits</t>
+          <t>Customer Advances And Deposits (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>59,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>56,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Below Market Lease Net</t>
+          <t>Below Market Lease Net (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>25,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>33,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>37,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>35,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4,616,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>4,449,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-1,034,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-1,029,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>11,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>35,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3,595,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,457,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>71,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>69,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest In Joint Ventures</t>
+          <t>Minority Interest In Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>3,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+161.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3,671,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>3,529,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7,208,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>6,833,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>811,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>771,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>301,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>293,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Gain Losson Involuntary Conversion</t>
+          <t>Gain Losson Involuntary Conversion (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-1,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-11,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+84.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Paid In Kind Interest</t>
+          <t>Paid In Kind Interest (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Amortization Of Above And Below Market Leases</t>
+          <t>Amortization Of Above And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-2,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-321.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-19,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-14,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt Before Write Off Of Deferred Debt Issuance Cost</t>
+          <t>Gains Losses On Extinguishment Of Debt Before Write Off Of Deferred Debt Issuance Cost (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-93,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-32,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-190.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>12,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>11,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>4,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-74.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-28,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-27,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>22,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-79.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customer Advances And Deposits</t>
+          <t>Increase Decrease In Customer Advances And Deposits (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>3,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>11,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>184,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>267,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>463,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>460,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Commercial Real Estate</t>
+          <t>Payments To Acquire Commercial Real Estate (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-398,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-624,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-204,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-150,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Receivables</t>
+          <t>Payments To Acquire Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payment To Acquire Operating Lease Right Of Use Assets</t>
+          <t>Payment To Acquire Operating Lease Right Of Use Assets (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-3,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-3,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Buildings</t>
+          <t>Proceeds From Sale Of Buildings (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>164,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>126,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions</t>
+          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Intangible Assets</t>
+          <t>Payments To Acquire Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-58,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-81,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Acquisition Of Operating Lease Liabilities</t>
+          <t>Acquisition Of Operating Lease Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>3,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-497,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-731,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+32.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Fixed Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Fixed Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-3,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+76.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Intangible Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Additions To Building And Other Capital Improvements From Involuntary Conversion</t>
+          <t>Additions To Building And Other Capital Improvements From Involuntary Conversion (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>14,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-112.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Capital Expenditures Income Incurred But Not Yet Paid</t>
+          <t>Capital Expenditures Income Incurred But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-19,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+96.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount</t>
+          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+29.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs Incurred During Noncash Or Partial Noncash Transaction</t>
+          <t>Debt Issuance Costs Incurred During Noncash Or Partial Noncash Transaction (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+47.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Lines Of Credit</t>
+          <t>Proceeds From Unsecured Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,394,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>1,976,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-1,541,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-1,969,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Other Long Term Debt</t>
+          <t>Proceeds From Issuance Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>55,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-55,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Notes Payable</t>
+          <t>Proceeds From Unsecured Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-175,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-250.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-4,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-12,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-283,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-274,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>156,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>167,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-1,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+278.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>97,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>286,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-66.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>127,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>108,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>63,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>15,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+309.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>100,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>37,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+169.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1479094/000147909426000009/stag-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>