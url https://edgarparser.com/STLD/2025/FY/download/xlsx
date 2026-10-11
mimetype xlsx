--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1226,51 +1226,51 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>589,464</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>+30.6%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926021395/stld-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926021395/stld-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>227,234</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>+45.8%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926021395/stld-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926021395/stld-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">