--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1194,51 +1194,51 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1,186,917</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-53.1%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926049415/stld-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926049415/stld-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
@@ -1482,51 +1482,51 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>220,336</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>+46.8%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926049415/stld-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022671/000110465926049415/stld-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">