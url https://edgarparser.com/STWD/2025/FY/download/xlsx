--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4386 +458,4386 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans Commercial</t>
+          <t>Interest And Fee Income Loans Commercial (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,518,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,698,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Mortgage Backed</t>
+          <t>Interest Income Securities Mortgage Backed (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>34,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>66,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Fees And Commissions Mortgage Banking And Servicing</t>
+          <t>Fees And Commissions Mortgage Banking And Servicing (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>86,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>55,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+56.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>182,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>107,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+68.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>22,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>18,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,844,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,946,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Management Fees</t>
+          <t>Management Fees (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>137,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>145,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,276,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,348,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>208,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>199,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>60,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>48,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>78,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>41,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+91.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Net</t>
+          <t>Provision For Loan Losses Net (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>19,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>197,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-90.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>4,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+115.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,786,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,982,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Activity Between V I E And Entity Income Or Loss Before Tax</t>
+          <t>Variable Interest Entity Activity Between V I E And Entity Income Or Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>154,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>75,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+104.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Fair Value Of Service Rights Gain Loss</t>
+          <t>Fair Value Of Service Rights Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>5,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Marketable Securities Unrealized Gain Loss</t>
+          <t>Marketable Securities Unrealized Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+115.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Mortgage Loans Held For Sale</t>
+          <t>Gain Loss On Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>184,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>75,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+143.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Investment Income Net (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>14,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>13,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments Net</t>
+          <t>Gain Loss On Sale Of Investments Net (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>42,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>100,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Gain Loss On Derivative Instruments Net Pretax</t>
+          <t>Gain Loss On Derivative Instruments Net Pretax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-127,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>157,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-180.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>112,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-73,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+252.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>17,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-3,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+548.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-32,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-10,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-217.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>422,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>441,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>479,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>406,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-36,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-25,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>443,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>380,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-31,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-20,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>411,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>359,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>409,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>358,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>349,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>320,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>499,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>377,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>259,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>259,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>63,183,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>62,556,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>54,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>407,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>175,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>176,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>18,862,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>15,437,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,323,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,516,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments Excluding Unconsolidated Entities</t>
+          <t>Investments Excluding Unconsolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>301,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>533,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,448,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,373,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+151.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Investments Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>84,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>99,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>436,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>60,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+618.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>45,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>175,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>162,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>167,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>362,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>368,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Assets</t>
+          <t>Variable Interest Entity Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>34,493,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>38,937,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>180,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>163,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>55,693,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>55,363,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>83,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>94,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>12,678,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>11,151,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Collateralized Financings</t>
+          <t>Collateralized Financings (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,131,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,196,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+60.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,283,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,994,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+43.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Liabilities</t>
+          <t>Variable Interest Entity Liabilities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>32,803,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>37,288,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>364,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>426,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>3,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>6,957,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>6,322,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-138,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-138,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-39,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>235,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-116.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>11,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>13,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>6,795,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>6,437,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>329,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>329,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,125,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>6,766,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>63,183,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>62,556,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Charges</t>
+          <t>Amortization Of Deferred Charges (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>46,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>48,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>11,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>10,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-5,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-5,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Accretion Of Net Deferred Loan Fees And Discounts</t>
+          <t>Accretion Of Net Deferred Loan Fees And Discounts (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-62,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-63,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Share Based Compensation And Nonemployee Services Transaction Expense</t>
+          <t>Share Based Compensation And Nonemployee Services Transaction Expense (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>54,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>41,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Incentive Fee Compensation</t>
+          <t>Incentive Fee Compensation (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>11,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>21,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Consolidated Variable Interest Entity</t>
+          <t>Change In Fair Value Of Consolidated Variable Interest Entity (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-5,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>69,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-108.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Servicing Rights</t>
+          <t>Change In Fair Value Of Servicing Rights (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-5,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-3,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Affordable Housing Fund Investments</t>
+          <t>Change In Fair Value Of Affordable Housing Fund Investments (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>346,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-60,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+670.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>153,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-84,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+282.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax Cash Flow Impact</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax Cash Flow Impact (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-112,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>73,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-252.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Gain On Sale Of Investments Cash Flow</t>
+          <t>Gain On Sale Of Investments Cash Flow (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-42,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-100,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Lease Intangibles And Other Assets Impairment Charges</t>
+          <t>Lease Intangibles And Other Assets Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>26,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Excluding Amortization Of Above Below Market Leases</t>
+          <t>Depreciation And Amortization Excluding Amortization Of Above Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>84,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>46,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>10,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>5,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+115.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Gain Loss On Extinguishment Of Debt Including Non Cash Fees</t>
+          <t>Gain Loss On Extinguishment Of Debt Including Non Cash Fees (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-17,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>3,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-548.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-923,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,525,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1,285,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>1,728,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Related Parties</t>
+          <t>Increase Decrease In Due To Related Parties (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-7,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-5,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-103,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-70,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>23,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-76,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+130.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-50,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>104,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-147.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>977,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>646,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>31,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>21,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-7,787,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-3,045,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-155.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Loan And Lease Originations And Principal Collections1</t>
+          <t>Proceeds From Loan And Lease Originations And Principal Collections1 (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>4,510,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>4,628,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Investment</t>
+          <t>Proceeds From Sale Of Loans Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>229,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>87,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+163.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-81,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-88,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sales And Redemptions Of Investment Securities</t>
+          <t>Proceeds From Sales And Redemptions Of Investment Securities (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>9,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>3,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+150.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Collections On Investment Securities</t>
+          <t>Proceeds From Principal Collections On Investment Securities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>304,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>274,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Of Real Estate Net Of Debt Assumed By Purchaser</t>
+          <t>Proceeds From Sales Of Real Estate Net Of Debt Assumed By Purchaser (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>100,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>216,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-878,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets Nonmerger</t>
+          <t>Payments To Acquire Other Productive Assets Nonmerger (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-269,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-27,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-863.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-6,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+95.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Interest In Unconsolidated Entities</t>
+          <t>Proceeds From Sale Of Interest In Unconsolidated Entities (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>69,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>5,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-95.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Foreclosures And Initial Consolidation Of Entities</t>
+          <t>Proceeds From Foreclosures And Initial Consolidation Of Entities (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>4,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments For Purchase Or Termination Of Derivatives</t>
+          <t>Payments For Purchase Or Termination Of Derivatives (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-54,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-19,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-175.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>68,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>52,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-3,776,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2,083,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-281.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Dividends Payable Current (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>178,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>162,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Consolidation In Non Cash Investing And Financing Activities</t>
+          <t>Variable Interest Entity Consolidation In Non Cash Investing And Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>2,278,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>2,808,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Deconsolidation In Non Cash Investing And Financing Activities</t>
+          <t>Variable Interest Entity Deconsolidation In Non Cash Investing And Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>62,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>891,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Loan Principal Collections Temporarily Held At Master Servicer</t>
+          <t>Loan Principal Collections Temporarily Held At Master Servicer (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>35,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>46,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Redemption Of Units For Common Stock Value</t>
+          <t>Redemption Of Units For Common Stock Value (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>14,667,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>7,204,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+103.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-11,430,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-9,242,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-89,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-70,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>567,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>395,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-668,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-619,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>7,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>9,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-99,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-45,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-119.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Repayments Of Debt Of Consolidated Variable Interest Entities</t>
+          <t>Repayments Of Debt Of Consolidated Variable Interest Entities (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-165,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-187,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Proceeds From Contributions From Affiliates</t>
+          <t>Proceeds From Contributions From Affiliates (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>130,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>58,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+123.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2,919,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-2,485,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+217.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>1,188,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>1,294,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>4,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>120,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>244,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>674,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>553,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>-2,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+88.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Asset Acquisition Value Of Assets Acquired</t>
+          <t>Asset Acquisition Value Of Assets Acquired (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>2,204,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Asset Acquisition Value Of Liabilities Assumed</t>
+          <t>Asset Acquisition Value Of Liabilities Assumed (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>1,326,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>201,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>356,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-43.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>2,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>6,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>-63.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000009/stwd-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>