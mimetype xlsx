--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1432 +458,1432 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans Commercial</t>
+          <t>Interest And Fee Income Loans Commercial (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>373,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>353,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Mortgage Backed</t>
+          <t>Interest Income Securities Mortgage Backed (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>12,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Fees And Commissions Mortgage Banking And Servicing</t>
+          <t>Fees And Commissions Mortgage Banking And Servicing (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>48,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>17,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+175.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>79,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>29,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+174.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>5,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>5,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>512,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>418,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Management Fees</t>
+          <t>Management Fees (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>36,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>40,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>328,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>292,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>58,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>48,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>23,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>14,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>33,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>11,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+193.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Net</t>
+          <t>Provision For Loan Losses Net (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-24,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+98.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>480,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>384,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Activity Between V I E And Entity Income Or Loss Before Tax</t>
+          <t>Variable Interest Entity Activity Between V I E And Entity Income Or Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>32,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>28,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Fair Value Of Service Rights Gain Loss</t>
+          <t>Fair Value Of Service Rights Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-171.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Marketable Securities Unrealized Gain Loss</t>
+          <t>Marketable Securities Unrealized Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+151.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Mortgage Loans Held For Sale</t>
+          <t>Gain Loss On Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-12,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>58,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-121.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Investment Income Net (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+52.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments Net</t>
+          <t>Gain Loss On Sale Of Investments Net (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Gain Loss On Derivative Instruments Net Pretax</t>
+          <t>Gain Loss On Derivative Instruments Net Pretax (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-2,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-39,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+93.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-6,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>34,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-117.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-3,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-1,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-138.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>21,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>85,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>53,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>119,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>3,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-3,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+204.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>57,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>116,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-5,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-3,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>51,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>112,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>0.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>51,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>111,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>366,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>335,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>290,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>440,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>259,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>259,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>62,087,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>398,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>36,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+988.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>375,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>19,281,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>16,521,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,322,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,446,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments Excluding Unconsolidated Entities</t>
+          <t>Investments Excluding Unconsolidated Entities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>308,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>497,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,859,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
@@ -1898,216 +1898,216 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>85,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>426,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>32,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>84,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>177,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>142,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>538,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Assets</t>
+          <t>Variable Interest Entity Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>32,399,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
@@ -2122,88 +2122,88 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>180,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>165,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>54,738,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
@@ -2218,2242 +2218,2242 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>79,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>72,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>13,769,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>12,438,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Collateralized Financings</t>
+          <t>Collateralized Financings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5,081,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,287,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,747,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Liabilities</t>
+          <t>Variable Interest Entity Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>30,768,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>357,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>426,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6,974,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>6,343,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-157,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-138,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-165,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>183,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-190.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>10,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>12,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>6,665,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>6,405,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>325,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>324,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,991,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,729,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>62,087,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>62,163,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Charges</t>
+          <t>Amortization Of Deferred Charges (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>12,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>11,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>3,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-1,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-2,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accretion Of Net Deferred Loan Fees And Discounts</t>
+          <t>Accretion Of Net Deferred Loan Fees And Discounts (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-15,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-13,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Share Based Compensation And Nonemployee Services Transaction Expense</t>
+          <t>Share Based Compensation And Nonemployee Services Transaction Expense (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>13,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>13,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Incentive Fee Compensation</t>
+          <t>Incentive Fee Compensation (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>6,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-72.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Consolidated Variable Interest Entity</t>
+          <t>Change In Fair Value Of Consolidated Variable Interest Entity (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>12,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Servicing Rights</t>
+          <t>Change In Fair Value Of Servicing Rights (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+171.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Affordable Housing Fund Investments</t>
+          <t>Change In Fair Value Of Affordable Housing Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>8,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-124.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>9,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>50,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-82.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax Cash Flow Impact</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax Cash Flow Impact (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>6,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-34,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+117.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Gain On Sale Of Investments Cash Flow</t>
+          <t>Gain On Sale Of Investments Cash Flow (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Excluding Amortization Of Above Below Market Leases</t>
+          <t>Depreciation And Amortization Excluding Amortization Of Above Below Market Leases (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>35,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>12,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+177.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Gain Loss On Extinguishment Of Debt Including Non Cash Fees</t>
+          <t>Gain Loss On Extinguishment Of Debt Including Non Cash Fees (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-191,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-178,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>182,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>297,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Related Parties</t>
+          <t>Increase Decrease In Due To Related Parties (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-2,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+184.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-51,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-1905.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-7,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-10,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>24,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>31,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>93,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>238,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,879,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-1,703,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Loan And Lease Originations And Principal Collections1</t>
+          <t>Proceeds From Loan And Lease Originations And Principal Collections1 (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>982,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>747,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-22,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-13,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-64.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sales And Redemptions Of Investment Securities</t>
+          <t>Proceeds From Sales And Redemptions Of Investment Securities (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-53.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Collections On Investment Securities</t>
+          <t>Proceeds From Principal Collections On Investment Securities (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>4,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>52,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-90.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Of Real Estate Net Of Debt Assumed By Purchaser</t>
+          <t>Proceeds From Sales Of Real Estate Net Of Debt Assumed By Purchaser (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>62,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets Nonmerger</t>
+          <t>Payments To Acquire Other Productive Assets Nonmerger (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-149,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-5,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-2502.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Foreclosures And Initial Consolidation Of Entities</t>
+          <t>Proceeds From Foreclosures And Initial Consolidation Of Entities (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>7,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+955.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments For Purchase Or Termination Of Derivatives</t>
+          <t>Payments For Purchase Or Termination Of Derivatives (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-18,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-12,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Proceeds From Derivative Instrument Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>22,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>27,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-989,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-906,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Dividends Payable Current (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>178,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>163,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Variable Interest Entity Deconsolidation In Non Cash Investing And Financing Activities</t>
+          <t>Variable Interest Entity Deconsolidation In Non Cash Investing And Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>116,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>62,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+86.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Loan Principal Collections Temporarily Held At Master Servicer</t>
+          <t>Loan Principal Collections Temporarily Held At Master Servicer (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>212,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>47,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+345.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,867,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>2,735,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1,809,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-1,811,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-12,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-15,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-178,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-162,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-16,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-9,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-19,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt Of Consolidated Variable Interest Entities</t>
+          <t>Proceeds From Issuance Of Debt Of Consolidated Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>3,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Repayments Of Debt Of Consolidated Variable Interest Entities</t>
+          <t>Repayments Of Debt Of Consolidated Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-4,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+97.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Contributions From Affiliates</t>
+          <t>Proceeds From Contributions From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>51,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>72,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>887,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>805,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>288,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>264,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+107.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-8,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>137,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-106.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>666,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>692,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-80.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1 (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>352,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>52,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+572.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1 (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>12,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+1116.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1465128/000146512826000018/stwd-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>