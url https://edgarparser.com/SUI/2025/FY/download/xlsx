--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2538,51 +2538,51 @@
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>442.4</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>-19.6%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912593/000091259326000086/sui-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (INSTANT)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912593/000091259326000086/sui-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
@@ -3471,61 +3471,61 @@
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>-14.6%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912593/000091259326000086/sui-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Increase Decrease In Notes Receivables</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>33.9</t>
+          <t>-33.9</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>47.7</t>
+          <t>-47.7</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>+28.9%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912593/000091259326000086/sui-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Increase Decrease In Other Operating Assets</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>146.3</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">