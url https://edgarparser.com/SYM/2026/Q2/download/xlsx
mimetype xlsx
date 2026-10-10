--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1837240/000183724026000024/sym-20260328.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1837240/000183724026000024/sym-20260328.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">