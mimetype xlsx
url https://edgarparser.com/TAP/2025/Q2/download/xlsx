--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1674,51 +1674,51 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>201.7</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>-2.4%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/24545/000002454525000021/tap-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/24545/000002454525000021/tap-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
@@ -2186,83 +2186,83 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>209.4</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>-6.6%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/24545/000002454525000021/tap-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/24545/000002454525000021/tap-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Exchangeable Stock Value (Q)</t>
+          <t>Exchangeable Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/24545/000002454525000021/tap-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">