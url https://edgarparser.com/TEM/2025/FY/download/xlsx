--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1944 +458,1944 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,271,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>693,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Technology Research And Development Expenses</t>
+          <t>Technology Research And Development Expenses (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>146,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>167,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>172,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>149,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>731,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>755,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,524,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,384,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-252,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-691,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+63.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>12,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>11,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-70,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-53,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-12,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>31,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>32,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-291,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-701,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>51,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+19530.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-5,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-4,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-245,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-705,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+65.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-245,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-746,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-245,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-746,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-1.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-6.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-6.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>174,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>119,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>174,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>119,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+807.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-244,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-705,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+65.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>276,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>162,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+70.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>604,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>340,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>311,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>154,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+101.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>51,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>38,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>8,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>40,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>26,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>150,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>107,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,167,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>667,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>89,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>58,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>470,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>73,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+541.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Related Party Asset Noncurrent</t>
+          <t>Related Party Asset Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>16,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>64,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>14,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+336.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>4,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+429.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,274,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>926,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+145.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>355,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill Net Of Amortization And Impairment Charges</t>
+          <t>Intangible Assets Net Excluding Goodwill Net Of Amortization And Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>355,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>11,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2932.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments And Other Noncurrent Assets</t>
+          <t>Investments And Other Noncurrent Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>21,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>8,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+154.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>86,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>91,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>81,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>53,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>155,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>130,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>92,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>75,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Other</t>
+          <t>Contract With Customer Liability Other (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>15,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>15,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>6,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>13,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>6,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+106.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accrued Licensing Data Fees Current</t>
+          <t>Accrued Licensing Data Fees Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+190.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>372,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>291,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Interest Payable Non Current</t>
+          <t>Interest Payable Non Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>12,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>70,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-82.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>74,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>26,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+183.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Convertible Debt Noncurrent</t>
+          <t>Convertible Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>208,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>168,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>56,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>15,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+254.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Other Noncurrent</t>
+          <t>Contract With Customer Liability Other Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>7,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>23,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>20,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>6,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+203.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,783,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>869,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+105.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long Term Loans Payable</t>
+          <t>Long Term Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>202,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>267,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Convertible Senior Notes Net</t>
+          <t>Convertible Senior Notes Net (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>728,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
@@ -2410,2114 +2410,2114 @@
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-6,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-3,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-84.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,892,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,210,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+859.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-2,395,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-2,150,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>491,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>56,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+772.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,274,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>926,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+145.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>124,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>534,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-76.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-16,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-12,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-52,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>4,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+195.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Fair Value Of Holdback Liability</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Fair Value Of Holdback Liability (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation Of Tangible Assets And Amortization Of Intangible Assets</t>
+          <t>Depreciation Of Tangible Assets And Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>102,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>37,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+174.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+276.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Provision For Obsolete Inventory</t>
+          <t>Provision For Obsolete Inventory (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>11,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>6,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+91.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Accretion Expense</t>
+          <t>Accretion Expense (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Paid In Kind Interest</t>
+          <t>Paid In Kind Interest (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>10,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>8,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-90,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-61,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-48.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-3,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-9,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+64.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-1,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-13,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+87.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Investments And Other Current Assets</t>
+          <t>Increase Decrease In Investments And Other Current Assets (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-17,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-2203.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-7,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-23,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+69.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due From Related Parties</t>
+          <t>Increase Decrease In Due From Related Parties (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-25,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-6,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-20,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+66.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Liability Other</t>
+          <t>Increase Decrease In Contract With Customer Liability Other (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-15,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>39,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-140.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Data Licensing Fees</t>
+          <t>Increase Decrease In Accrued Data Licensing Fees (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-5,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+159.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-12,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>50,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-125.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>14,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>15,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-14,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-8,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-218,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-189,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-21,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-22,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>8,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>23,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-64.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-2,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-36,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+92.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-376,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments To Acquire Software</t>
+          <t>Payments To Acquire Software (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-6,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-398,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-130,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-205.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Redemption Of Convertible Promissory Note</t>
+          <t>Redemption Of Convertible Promissory Note (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>32,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>24,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Deferred Offering Costs Accrued But Not Yet Paid</t>
+          <t>Deferred Offering Costs Accrued But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Deferred Financing Fees Accrued But Not Yet Paid</t>
+          <t>Deferred Financing Fees Accrued But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Reclassification Of Deferred Offering Costs To Additional Paid In Capital Upon At The Market Offering</t>
+          <t>Reclassification Of Deferred Offering Costs To Additional Paid In Capital Upon At The Market Offering (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>22,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+1035.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Voting Common Stock Issued In Connection With Business Combinations</t>
+          <t>Voting Common Stock Issued In Connection With Business Combinations (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>403,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Voting Common Stock Issued In Connection With License Agreement</t>
+          <t>Voting Common Stock Issued In Connection With License Agreement (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Convertible Promissory Note Principal Reset Due To Amendment</t>
+          <t>Convertible Promissory Note Principal Reset Due To Amendment (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>72,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Equity</t>
+          <t>Payments For Repurchase Of Equity (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-3,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-8,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+90.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Revolving Credit Facility Net Of Issuance Costs</t>
+          <t>Proceeds From Revolving Credit Facility Net Of Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>98,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Debt Net Of Issuance Costs</t>
+          <t>Proceeds From Debt Net Of Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>196,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Convertible Debt</t>
+          <t>Proceeds From Convertible Debt (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>726,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payment Of Deferred Financing Fees</t>
+          <t>Payment Of Deferred Financing Fees (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-1,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-276,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-7,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Purchases Of Capped Call</t>
+          <t>Purchases Of Capped Call (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-41,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock In Connection With At The Market Offering Net Of Commissions</t>
+          <t>Proceeds From Issuance Of Common Stock In Connection With At The Market Offering Net Of Commissions (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>195,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>884,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>494,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+78.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>44,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>28,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+217.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Marketable Equity Securities Received On Accounts Receivable</t>
+          <t>Marketable Equity Securities Received On Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>32,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>22,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>5,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>4,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-118.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>267,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>175,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>609,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>341,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>4,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+429.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1717115/000119312526066961/tem-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>