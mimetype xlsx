--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2634,51 +2634,51 @@
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>2,000,000</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92230/000009223025000157/tfc-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92230/000009223025000157/tfc-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">