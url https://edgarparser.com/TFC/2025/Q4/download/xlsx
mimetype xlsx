--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>-4,725</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-26.5%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92230/000009223026000030/tfc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/92230/000009223026000030/tfc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">