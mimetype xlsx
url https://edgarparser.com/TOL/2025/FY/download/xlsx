--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,514 +458,514 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>10,966,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>10,846,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>8,212,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>7,824,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,033,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>982,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,720,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,040,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>19,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-23,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+179.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>51,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>69,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,791,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2,085,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>444,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>514,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,346,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,571,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-9,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-9,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,337,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,561,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>13.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>15.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>13.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>15.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>98,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>103,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>99,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>104,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1034,2082 +1034,2082 @@
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-1,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,258,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,303,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>273,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>453,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>14,519,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>13,367,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>109,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>108,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>10,678,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>9,712,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Receivablesprepaidexpensesandotherassets</t>
+          <t>Receivablesprepaidexpensesandotherassets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>554,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>590,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>420,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>200,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>191,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Earnest Money Deposits</t>
+          <t>Earnest Money Deposits (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>106,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>109,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,025,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,007,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>615,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>492,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,061,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,752,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>6,233,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,681,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>896,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,085,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,741,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,597,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Warehouse Agreement Borrowings</t>
+          <t>Warehouse Agreement Borrowings (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Contract With Customer Refund Liability</t>
+          <t>Contract With Customer Refund Liability (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>418,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>488,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>172,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>177,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>114,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>687,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>694,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>8,574,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>8,153,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-1,014,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-1,209,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>22,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>31,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>8,270,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>7,670,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>15,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>15,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>8,286,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>7,686,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>14,519,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>13,367,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>82,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>81,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>30,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>29,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>61,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>39,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+56.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Change In Deferred Tax Asset</t>
+          <t>Change In Deferred Tax Asset (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>86,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-80,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+208.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>100,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>72,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-1,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+147.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-521,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-575,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-2,645,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-2,137,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,638,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,058,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables Prepaid Expenses And Other Assets</t>
+          <t>Increase Decrease In Receivables Prepaid Expenses And Other Assets (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-24,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-5013.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Receivable (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-21,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>31,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-166.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-66,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-77,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>64,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-21,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+396.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,112,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,010,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>86,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-80,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+208.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-86,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-73,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-309,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-193,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-60.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>82,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>101,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Interest In Joint Venture</t>
+          <t>Proceeds From Divestiture Of Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>5,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-1,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-3,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-310,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-167,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-85.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>498,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>4,524,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>3,744,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-12,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-6332.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-4,687,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-3,844,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-350,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments Proceeds From Stock Based Benefit Plans</t>
+          <t>Payments Proceeds From Stock Based Benefit Plans (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-19,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-582.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds Related To Sales To Land Bank Programs</t>
+          <t>Proceeds Related To Sales To Land Bank Programs (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>52,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments Related To Repurchases From Land Bank Programs</t>
+          <t>Payments Related To Repurchases From Land Bank Programs (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-91,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-651,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-627,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-97,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-93,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+281.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-833,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-816,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-31,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>26,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-220.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,338,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,370,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417025000112/tol-20251031.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>