--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2466 +458,2466 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,531,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,739,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,926,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,033,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>258,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>255,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>346,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>449,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-16,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>11,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-245.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>20,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>16,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>350,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>477,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>89,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>125,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>260,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>352,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-1,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-2,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>258,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>350,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2.74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>3.53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>95,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>99,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>95,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>100,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+83.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,105,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>686,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+61.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>283,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>450,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>14,533,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>117,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>109,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>11,377,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>10,994,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Receivablesprepaidexpensesandotherassets</t>
+          <t>Receivablesprepaidexpensesandotherassets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>543,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>583,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>141,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>195,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Earnest Money Deposits</t>
+          <t>Earnest Money Deposits (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>125,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>113,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>955,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>461,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>666,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2,158,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>6,047,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>6,231,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>903,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,742,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,597,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Warehouse Agreement Borrowings</t>
+          <t>Warehouse Agreement Borrowings (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>138,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>472,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>171,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>161,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>649,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>679,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>8,997,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>8,634,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-1,191,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-1,394,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>19,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>28,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,475,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>7,948,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>10,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>15,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>8,485,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>7,964,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>14,533,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>14,195,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>33,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>37,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>23,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>22,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>11,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>9,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Change In Deferred Tax Asset</t>
+          <t>Change In Deferred Tax Asset (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>47,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>32,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+47.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-571,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-900,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-1,183,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-1,112,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,243,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,110,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables Prepaid Expenses And Other Assets Including Rental And Commercial Properties</t>
+          <t>Increase Decrease In Receivables Prepaid Expenses And Other Assets Including Rental And Commercial Properties (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>250,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>4,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5261.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-9,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>42,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-123.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>34,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>22,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-195,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>139,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-240.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>141,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-57,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+344.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-43,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-32,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-105,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-179,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>88,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>28,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+213.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Method Investments</t>
+          <t>Proceeds From Sale Of Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>204,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-3,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+69.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>142,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-187,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+176.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,207,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2,107,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-6,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-7,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-1,366,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-2,174,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds Related To Sales To Land Bank Programs</t>
+          <t>Proceeds Related To Sales To Land Bank Programs (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>19,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>22,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments Related To Repurchases From Land Bank Programs</t>
+          <t>Payments Related To Repurchases From Land Bank Programs (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-10,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-35,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments Proceeds From Stock Based Benefit Plans</t>
+          <t>Payments Proceeds From Stock Based Benefit Plans (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-12,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-22,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-230,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-204,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-49,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-49,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-4,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1247.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-451,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-363,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>163,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>123,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-166,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-608,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+72.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,172,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>761,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+53.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/794170/000079417026000087/tol-20260430.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>